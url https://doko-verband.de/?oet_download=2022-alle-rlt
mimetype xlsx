--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -1,105 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="0_ ;[Red]\-0\ "/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+  </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Alle Ranglistenturniere aus dem Jahr 2022</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
@@ -163,44422 +170,42532 @@
       <c r="K2" t="inlineStr">
         <is>
           <t xml:space="preserve">B.land</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="6">
         <v>119</v>
       </c>
-      <c r="F3">
-        <v>3.0</v>
+      <c r="F3" s="7">
+        <v>3</v>
       </c>
       <c r="G3" s="5">
         <v>3</v>
       </c>
-      <c r="H3" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H3" s="8">
+        <v>44864</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J3">
         <v>80</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
         <v>2</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Althoff</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E4" s="4">
+      <c r="E4" s="6">
         <v>102</v>
       </c>
-      <c r="F4">
-        <v>3.0</v>
+      <c r="F4" s="7">
+        <v>3</v>
       </c>
       <c r="G4" s="5">
         <v>3</v>
       </c>
-      <c r="H4" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H4" s="8">
+        <v>44864</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J4">
         <v>80</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4">
         <v>3</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Hölig</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E5" s="4">
+      <c r="E5" s="6">
         <v>101</v>
       </c>
-      <c r="F5">
-        <v>4.0</v>
+      <c r="F5" s="7">
+        <v>4</v>
       </c>
       <c r="G5" s="5">
         <v>3</v>
       </c>
-      <c r="H5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H5" s="8">
+        <v>44864</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J5">
         <v>80</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4">
         <v>4</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Kratzke</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">Torsten</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E6" s="4">
+      <c r="E6" s="6">
         <v>92</v>
       </c>
-      <c r="F6">
-        <v>5.0</v>
+      <c r="F6" s="7">
+        <v>5</v>
       </c>
       <c r="G6" s="5">
         <v>3</v>
       </c>
-      <c r="H6" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H6" s="8">
+        <v>44864</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J6">
         <v>80</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4">
         <v>5</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Buchhalla</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">Katharina</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E7" s="4">
+      <c r="E7" s="6">
         <v>86</v>
       </c>
-      <c r="F7">
-        <v>4.0</v>
+      <c r="F7" s="7">
+        <v>4</v>
       </c>
       <c r="G7" s="5">
         <v>3</v>
       </c>
-      <c r="H7" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H7" s="8">
+        <v>44864</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J7">
         <v>80</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4">
         <v>6</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Dauth</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">Benjamin</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E8" s="4">
+      <c r="E8" s="6">
         <v>76</v>
       </c>
-      <c r="F8">
-        <v>4.0</v>
+      <c r="F8" s="7">
+        <v>4</v>
       </c>
       <c r="G8" s="5">
         <v>3</v>
       </c>
-      <c r="H8" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H8" s="8">
+        <v>44864</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J8">
         <v>80</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4">
         <v>7</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E9" s="4">
+      <c r="E9" s="6">
         <v>73</v>
       </c>
-      <c r="F9">
-        <v>5.0</v>
+      <c r="F9" s="7">
+        <v>5</v>
       </c>
       <c r="G9" s="5">
         <v>3</v>
       </c>
-      <c r="H9" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H9" s="8">
+        <v>44864</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J9">
         <v>80</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4">
         <v>8</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Koppelin</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E10" s="4">
+      <c r="E10" s="6">
         <v>64</v>
       </c>
-      <c r="F10">
-        <v>5.0</v>
+      <c r="F10" s="7">
+        <v>5</v>
       </c>
       <c r="G10" s="5">
         <v>3</v>
       </c>
-      <c r="H10" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H10" s="8">
+        <v>44864</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J10">
         <v>80</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4">
         <v>9</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E11" s="4">
+      <c r="E11" s="6">
         <v>62</v>
       </c>
-      <c r="F11">
-        <v>6.0</v>
+      <c r="F11" s="7">
+        <v>6</v>
       </c>
       <c r="G11" s="5">
         <v>3</v>
       </c>
-      <c r="H11" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H11" s="8">
+        <v>44864</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J11">
         <v>80</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4">
         <v>10</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E12" s="4">
+      <c r="E12" s="6">
         <v>56</v>
       </c>
-      <c r="F12">
-        <v>7.0</v>
+      <c r="F12" s="7">
+        <v>7</v>
       </c>
       <c r="G12" s="5">
         <v>3</v>
       </c>
-      <c r="H12" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H12" s="8">
+        <v>44864</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J12">
         <v>80</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4">
         <v>11</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Blosen</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">Andrea</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">DU ZHN</t>
         </is>
       </c>
-      <c r="E13" s="4">
+      <c r="E13" s="6">
         <v>55</v>
       </c>
-      <c r="F13">
-        <v>4.0</v>
+      <c r="F13" s="7">
+        <v>4</v>
       </c>
       <c r="G13" s="5">
         <v>3</v>
       </c>
-      <c r="H13" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H13" s="8">
+        <v>44864</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J13">
         <v>80</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4">
         <v>12</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">Zimmer</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">Volkmar Max</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E14" s="4">
+      <c r="E14" s="6">
         <v>53</v>
       </c>
-      <c r="F14">
-        <v>7.0</v>
+      <c r="F14" s="7">
+        <v>7</v>
       </c>
       <c r="G14" s="5">
         <v>3</v>
       </c>
-      <c r="H14" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H14" s="8">
+        <v>44864</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J14">
         <v>80</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4">
         <v>13</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E15" s="4">
+      <c r="E15" s="6">
         <v>48</v>
       </c>
-      <c r="F15">
-        <v>5.0</v>
+      <c r="F15" s="7">
+        <v>5</v>
       </c>
       <c r="G15" s="5">
         <v>3</v>
       </c>
-      <c r="H15" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H15" s="8">
+        <v>44864</v>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J15">
         <v>80</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4">
         <v>14</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">Westermann</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">Walburga</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E16" s="4">
+      <c r="E16" s="6">
         <v>45</v>
       </c>
-      <c r="F16">
-        <v>5.0</v>
+      <c r="F16" s="7">
+        <v>5</v>
       </c>
       <c r="G16" s="5">
         <v>3</v>
       </c>
-      <c r="H16" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H16" s="8">
+        <v>44864</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J16">
         <v>80</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4">
         <v>15</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Geister</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E17" s="4">
+      <c r="E17" s="6">
         <v>40</v>
       </c>
-      <c r="F17">
-        <v>6.0</v>
+      <c r="F17" s="7">
+        <v>6</v>
       </c>
       <c r="G17" s="5">
         <v>3</v>
       </c>
-      <c r="H17" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H17" s="8">
+        <v>44864</v>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J17">
         <v>80</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4">
         <v>16</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">Pfleger</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">Gerald</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E18" s="4">
+      <c r="E18" s="6">
         <v>39</v>
       </c>
-      <c r="F18">
-        <v>5.0</v>
+      <c r="F18" s="7">
+        <v>5</v>
       </c>
       <c r="G18" s="5">
         <v>3</v>
       </c>
-      <c r="H18" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H18" s="8">
+        <v>44864</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J18">
         <v>80</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4">
         <v>17</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">Graf</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">Caroline</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E19" s="4">
+      <c r="E19" s="6">
         <v>37</v>
       </c>
-      <c r="F19">
-        <v>6.0</v>
+      <c r="F19" s="7">
+        <v>6</v>
       </c>
       <c r="G19" s="5">
         <v>3</v>
       </c>
-      <c r="H19" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H19" s="8">
+        <v>44864</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J19">
         <v>80</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4">
         <v>18</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmchen</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E20" s="4">
+      <c r="E20" s="6">
         <v>35</v>
       </c>
-      <c r="F20">
-        <v>5.0</v>
+      <c r="F20" s="7">
+        <v>5</v>
       </c>
       <c r="G20" s="5">
         <v>3</v>
       </c>
-      <c r="H20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="8">
+        <v>44864</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J20">
         <v>80</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4">
         <v>19</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">Heinrich</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E21" s="4">
+      <c r="E21" s="6">
         <v>32</v>
       </c>
-      <c r="F21">
+      <c r="F21" s="7">
         <v>6.5</v>
       </c>
       <c r="G21" s="5">
         <v>3</v>
       </c>
-      <c r="H21" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="8">
+        <v>44864</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J21">
         <v>80</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4">
         <v>20</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">Faulwetter</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">Silke</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E22" s="4">
+      <c r="E22" s="6">
         <v>31</v>
       </c>
-      <c r="F22">
-        <v>6.0</v>
+      <c r="F22" s="7">
+        <v>6</v>
       </c>
       <c r="G22" s="5">
         <v>3</v>
       </c>
-      <c r="H22" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H22" s="8">
+        <v>44864</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J22">
         <v>80</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4">
         <v>21</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">Staab</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E23" s="4">
+      <c r="E23" s="6">
         <v>30</v>
       </c>
-      <c r="F23">
-        <v>6.0</v>
+      <c r="F23" s="7">
+        <v>6</v>
       </c>
       <c r="G23" s="5">
         <v>3</v>
       </c>
-      <c r="H23" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H23" s="8">
+        <v>44864</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J23">
         <v>80</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4">
         <v>21</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve">Schreiber</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E24" s="4">
+      <c r="E24" s="6">
         <v>30</v>
       </c>
-      <c r="F24">
-        <v>6.0</v>
+      <c r="F24" s="7">
+        <v>6</v>
       </c>
       <c r="G24" s="5">
         <v>3</v>
       </c>
-      <c r="H24" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H24" s="8">
+        <v>44864</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J24">
         <v>80</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4">
         <v>23</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve">Blaschke</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve">Ludmilla</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E25" s="4">
+      <c r="E25" s="6">
         <v>27</v>
       </c>
-      <c r="F25">
-        <v>7.0</v>
+      <c r="F25" s="7">
+        <v>7</v>
       </c>
       <c r="G25" s="5">
         <v>3</v>
       </c>
-      <c r="H25" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H25" s="8">
+        <v>44864</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J25">
         <v>80</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t xml:space="preserve">Wulff</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E26" s="4">
+      <c r="E26" s="6">
         <v>27</v>
       </c>
-      <c r="F26">
-        <v>7.0</v>
+      <c r="F26" s="7">
+        <v>7</v>
       </c>
       <c r="G26" s="5">
         <v>3</v>
       </c>
-      <c r="H26" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H26" s="8">
+        <v>44864</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J26">
         <v>80</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4">
         <v>25</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t xml:space="preserve">Mussenbrock</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t xml:space="preserve">Marita</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E27" s="4">
+      <c r="E27" s="6">
         <v>25</v>
       </c>
-      <c r="F27">
-        <v>6.0</v>
+      <c r="F27" s="7">
+        <v>6</v>
       </c>
       <c r="G27" s="5">
         <v>3</v>
       </c>
-      <c r="H27" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H27" s="8">
+        <v>44864</v>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J27">
         <v>80</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4">
         <v>26</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t xml:space="preserve">Frost</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t xml:space="preserve">Dieter</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E28" s="4">
+      <c r="E28" s="6">
         <v>24</v>
       </c>
-      <c r="F28">
-        <v>7.0</v>
+      <c r="F28" s="7">
+        <v>7</v>
       </c>
       <c r="G28" s="5">
         <v>3</v>
       </c>
-      <c r="H28" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H28" s="8">
+        <v>44864</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J28">
         <v>80</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4">
         <v>27</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t xml:space="preserve">Benninghoff</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t xml:space="preserve">Dorothee</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E29" s="4">
+      <c r="E29" s="6">
         <v>20</v>
       </c>
-      <c r="F29">
-        <v>6.0</v>
+      <c r="F29" s="7">
+        <v>6</v>
       </c>
       <c r="G29" s="5">
         <v>3</v>
       </c>
-      <c r="H29" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H29" s="8">
+        <v>44864</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J29">
         <v>80</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4">
         <v>28</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t xml:space="preserve">Horst</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedrich</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E30" s="4">
+      <c r="E30" s="6">
         <v>20</v>
       </c>
-      <c r="F30">
-        <v>7.0</v>
+      <c r="F30" s="7">
+        <v>7</v>
       </c>
       <c r="G30" s="5">
         <v>3</v>
       </c>
-      <c r="H30" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H30" s="8">
+        <v>44864</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J30">
         <v>80</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4">
         <v>29</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E31" s="4">
+      <c r="E31" s="6">
         <v>18</v>
       </c>
-      <c r="F31">
-        <v>7.0</v>
+      <c r="F31" s="7">
+        <v>7</v>
       </c>
       <c r="G31" s="5">
         <v>3</v>
       </c>
-      <c r="H31" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H31" s="8">
+        <v>44864</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J31">
         <v>80</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4">
         <v>30</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t xml:space="preserve">Radke</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E32" s="4">
+      <c r="E32" s="6">
         <v>17</v>
       </c>
-      <c r="F32">
+      <c r="F32" s="7">
         <v>6.5</v>
       </c>
       <c r="G32" s="5">
         <v>3</v>
       </c>
-      <c r="H32" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H32" s="8">
+        <v>44864</v>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J32">
         <v>80</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4">
         <v>31</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t xml:space="preserve">Scholten</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E33" s="4">
+      <c r="E33" s="6">
         <v>14</v>
       </c>
-      <c r="F33">
-        <v>6.0</v>
+      <c r="F33" s="7">
+        <v>6</v>
       </c>
       <c r="G33" s="5">
         <v>3</v>
       </c>
-      <c r="H33" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H33" s="8">
+        <v>44864</v>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J33">
         <v>80</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4">
         <v>32</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve">Weßels</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E34" s="4">
+      <c r="E34" s="6">
         <v>14</v>
       </c>
-      <c r="F34">
-        <v>7.0</v>
+      <c r="F34" s="7">
+        <v>7</v>
       </c>
       <c r="G34" s="5">
         <v>3</v>
       </c>
-      <c r="H34" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H34" s="8">
+        <v>44864</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J34">
         <v>80</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4">
         <v>33</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E35" s="4">
+      <c r="E35" s="6">
         <v>14</v>
       </c>
-      <c r="F35">
+      <c r="F35" s="7">
         <v>8.5</v>
       </c>
       <c r="G35" s="5">
         <v>3</v>
       </c>
-      <c r="H35" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H35" s="8">
+        <v>44864</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J35">
         <v>80</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4">
         <v>34</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t xml:space="preserve">Radtke</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmut</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E36" s="4">
+      <c r="E36" s="6">
         <v>13</v>
       </c>
-      <c r="F36">
-        <v>7.0</v>
+      <c r="F36" s="7">
+        <v>7</v>
       </c>
       <c r="G36" s="5">
         <v>3</v>
       </c>
-      <c r="H36" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H36" s="8">
+        <v>44864</v>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J36">
         <v>80</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4">
         <v>35</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t xml:space="preserve">Liedtke</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t xml:space="preserve">Richard</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t xml:space="preserve">BS CBDF</t>
         </is>
       </c>
-      <c r="E37" s="4">
+      <c r="E37" s="6">
         <v>8</v>
       </c>
-      <c r="F37">
-        <v>8.0</v>
+      <c r="F37" s="7">
+        <v>8</v>
       </c>
       <c r="G37" s="5">
         <v>3</v>
       </c>
-      <c r="H37" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H37" s="8">
+        <v>44864</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J37">
         <v>80</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4">
         <v>36</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E38" s="4">
+      <c r="E38" s="6">
         <v>4</v>
       </c>
-      <c r="F38">
-        <v>9.0</v>
+      <c r="F38" s="7">
+        <v>9</v>
       </c>
       <c r="G38" s="5">
         <v>3</v>
       </c>
-      <c r="H38" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H38" s="8">
+        <v>44864</v>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J38">
         <v>80</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4">
         <v>37</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve">Struwe</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t xml:space="preserve">Britta</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E39" s="4">
+      <c r="E39" s="6">
         <v>2</v>
       </c>
-      <c r="F39">
-        <v>8.0</v>
+      <c r="F39" s="7">
+        <v>8</v>
       </c>
       <c r="G39" s="5">
         <v>3</v>
       </c>
-      <c r="H39" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H39" s="8">
+        <v>44864</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J39">
         <v>80</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4">
         <v>38</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t xml:space="preserve">Ingenhorst</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">Susanne</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t xml:space="preserve">LG LÜLÜ</t>
         </is>
       </c>
-      <c r="E40" s="6">
+      <c r="E40" s="9">
         <v>-1</v>
       </c>
-      <c r="F40">
-        <v>7.0</v>
+      <c r="F40" s="7">
+        <v>7</v>
       </c>
       <c r="G40" s="5">
         <v>3</v>
       </c>
-      <c r="H40" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H40" s="8">
+        <v>44864</v>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J40">
         <v>80</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4">
         <v>39</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnenschein</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E41" s="6">
+      <c r="E41" s="9">
         <v>-1</v>
       </c>
-      <c r="F41">
+      <c r="F41" s="7">
         <v>7.5</v>
       </c>
       <c r="G41" s="5">
         <v>3</v>
       </c>
-      <c r="H41" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H41" s="8">
+        <v>44864</v>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J41">
         <v>80</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4">
         <v>40</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t xml:space="preserve">Schewe</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">Philipp</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E42" s="6">
+      <c r="E42" s="9">
         <v>-1</v>
       </c>
-      <c r="F42">
-        <v>8.0</v>
+      <c r="F42" s="7">
+        <v>8</v>
       </c>
       <c r="G42" s="5">
         <v>3</v>
       </c>
-      <c r="H42" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H42" s="8">
+        <v>44864</v>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J42">
         <v>80</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4">
         <v>41</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">Knigge-Ader</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">Brigitte</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E43" s="6">
+      <c r="E43" s="9">
         <v>-7</v>
       </c>
-      <c r="F43">
-        <v>8.0</v>
+      <c r="F43" s="7">
+        <v>8</v>
       </c>
       <c r="G43" s="5">
         <v>3</v>
       </c>
-      <c r="H43" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H43" s="8">
+        <v>44864</v>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J43">
         <v>80</v>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4">
         <v>42</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t xml:space="preserve">Heilmann</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="9">
         <v>-10</v>
       </c>
-      <c r="F44">
-        <v>7.0</v>
+      <c r="F44" s="7">
+        <v>7</v>
       </c>
       <c r="G44" s="5">
         <v>3</v>
       </c>
-      <c r="H44" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H44" s="8">
+        <v>44864</v>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J44">
         <v>80</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4">
         <v>43</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t xml:space="preserve">Praus</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">Angelika</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E45" s="6">
+      <c r="E45" s="9">
         <v>-10</v>
       </c>
-      <c r="F45">
-        <v>8.0</v>
+      <c r="F45" s="7">
+        <v>8</v>
       </c>
       <c r="G45" s="5">
         <v>3</v>
       </c>
-      <c r="H45" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H45" s="8">
+        <v>44864</v>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J45">
         <v>80</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4">
         <v>44</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve">Gehrmann</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">Roland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E46" s="6">
+      <c r="E46" s="9">
         <v>-12</v>
       </c>
-      <c r="F46">
-        <v>8.0</v>
+      <c r="F46" s="7">
+        <v>8</v>
       </c>
       <c r="G46" s="5">
         <v>3</v>
       </c>
-      <c r="H46" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H46" s="8">
+        <v>44864</v>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J46">
         <v>80</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4">
         <v>45</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E47" s="6">
+      <c r="E47" s="9">
         <v>-13</v>
       </c>
-      <c r="F47">
+      <c r="F47" s="7">
         <v>8.5</v>
       </c>
       <c r="G47" s="5">
         <v>3</v>
       </c>
-      <c r="H47" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H47" s="8">
+        <v>44864</v>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J47">
         <v>80</v>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4">
         <v>46</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t xml:space="preserve">Lorgi</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t xml:space="preserve">Heinz</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E48" s="6">
+      <c r="E48" s="9">
         <v>-16</v>
       </c>
-      <c r="F48">
-        <v>7.0</v>
+      <c r="F48" s="7">
+        <v>7</v>
       </c>
       <c r="G48" s="5">
         <v>3</v>
       </c>
-      <c r="H48" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H48" s="8">
+        <v>44864</v>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J48">
         <v>80</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4">
         <v>47</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t xml:space="preserve">Gruhm</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Dieter</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t xml:space="preserve">GF HANK</t>
         </is>
       </c>
-      <c r="E49" s="6">
+      <c r="E49" s="9">
         <v>-16</v>
       </c>
-      <c r="F49">
-        <v>9.0</v>
+      <c r="F49" s="7">
+        <v>9</v>
       </c>
       <c r="G49" s="5">
         <v>3</v>
       </c>
-      <c r="H49" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H49" s="8">
+        <v>44864</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J49">
         <v>80</v>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4">
         <v>48</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t xml:space="preserve">Wermuth</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E50" s="6">
+      <c r="E50" s="9">
         <v>-18</v>
       </c>
-      <c r="F50">
-        <v>7.0</v>
+      <c r="F50" s="7">
+        <v>7</v>
       </c>
       <c r="G50" s="5">
         <v>3</v>
       </c>
-      <c r="H50" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H50" s="8">
+        <v>44864</v>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J50">
         <v>80</v>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4">
         <v>49</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t xml:space="preserve">Baron-Lorgi</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t xml:space="preserve">Gudrun</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E51" s="6">
+      <c r="E51" s="9">
         <v>-20</v>
       </c>
-      <c r="F51">
-        <v>6.0</v>
+      <c r="F51" s="7">
+        <v>6</v>
       </c>
       <c r="G51" s="5">
         <v>3</v>
       </c>
-      <c r="H51" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H51" s="8">
+        <v>44864</v>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J51">
         <v>80</v>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4">
         <v>50</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergmann</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t xml:space="preserve">Conrad</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E52" s="6">
+      <c r="E52" s="9">
         <v>-20</v>
       </c>
-      <c r="F52">
-        <v>9.0</v>
+      <c r="F52" s="7">
+        <v>9</v>
       </c>
       <c r="G52" s="5">
         <v>3</v>
       </c>
-      <c r="H52" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H52" s="8">
+        <v>44864</v>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J52">
         <v>80</v>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4">
         <v>51</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t xml:space="preserve">Rasche</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t xml:space="preserve">Karl-Heinz</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E53" s="6">
+      <c r="E53" s="9">
         <v>-23</v>
       </c>
-      <c r="F53">
-        <v>8.0</v>
+      <c r="F53" s="7">
+        <v>8</v>
       </c>
       <c r="G53" s="5">
         <v>3</v>
       </c>
-      <c r="H53" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H53" s="8">
+        <v>44864</v>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J53">
         <v>80</v>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4">
         <v>52</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t xml:space="preserve">Hess</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t xml:space="preserve">Monika</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t xml:space="preserve">HL DC</t>
         </is>
       </c>
-      <c r="E54" s="6">
+      <c r="E54" s="9">
         <v>-23</v>
       </c>
-      <c r="F54">
-        <v>9.0</v>
+      <c r="F54" s="7">
+        <v>9</v>
       </c>
       <c r="G54" s="5">
         <v>3</v>
       </c>
-      <c r="H54" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H54" s="8">
+        <v>44864</v>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J54">
         <v>80</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4">
         <v>53</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E55" s="6">
+      <c r="E55" s="9">
         <v>-24</v>
       </c>
-      <c r="F55">
-        <v>9.0</v>
+      <c r="F55" s="7">
+        <v>9</v>
       </c>
       <c r="G55" s="5">
         <v>3</v>
       </c>
-      <c r="H55" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H55" s="8">
+        <v>44864</v>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J55">
         <v>80</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4">
         <v>53</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t xml:space="preserve">Hannen</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t xml:space="preserve">Erik</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E56" s="6">
+      <c r="E56" s="9">
         <v>-24</v>
       </c>
-      <c r="F56">
-        <v>9.0</v>
+      <c r="F56" s="7">
+        <v>9</v>
       </c>
       <c r="G56" s="5">
         <v>3</v>
       </c>
-      <c r="H56" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H56" s="8">
+        <v>44864</v>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J56">
         <v>80</v>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4">
         <v>55</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t xml:space="preserve">Wrede</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t xml:space="preserve">Willi</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E57" s="6">
+      <c r="E57" s="9">
         <v>-25</v>
       </c>
-      <c r="F57">
-        <v>9.0</v>
+      <c r="F57" s="7">
+        <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>3</v>
       </c>
-      <c r="H57" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H57" s="8">
+        <v>44864</v>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J57">
         <v>80</v>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4">
         <v>56</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t xml:space="preserve">Diehl</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve">Beatrix</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E58" s="6">
+      <c r="E58" s="9">
         <v>-26</v>
       </c>
-      <c r="F58">
-        <v>8.0</v>
+      <c r="F58" s="7">
+        <v>8</v>
       </c>
       <c r="G58" s="5">
         <v>3</v>
       </c>
-      <c r="H58" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H58" s="8">
+        <v>44864</v>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J58">
         <v>80</v>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4">
         <v>57</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t xml:space="preserve">Thiel</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">Rainer</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t xml:space="preserve">HH HDHH</t>
         </is>
       </c>
-      <c r="E59" s="6">
+      <c r="E59" s="9">
         <v>-27</v>
       </c>
-      <c r="F59">
-        <v>8.0</v>
+      <c r="F59" s="7">
+        <v>8</v>
       </c>
       <c r="G59" s="5">
         <v>3</v>
       </c>
-      <c r="H59" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H59" s="8">
+        <v>44864</v>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J59">
         <v>80</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4">
         <v>57</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t xml:space="preserve">Mireile</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E60" s="6">
+      <c r="E60" s="9">
         <v>-27</v>
       </c>
-      <c r="F60">
-        <v>8.0</v>
+      <c r="F60" s="7">
+        <v>8</v>
       </c>
       <c r="G60" s="5">
         <v>3</v>
       </c>
-      <c r="H60" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H60" s="8">
+        <v>44864</v>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J60">
         <v>80</v>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4">
         <v>59</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t xml:space="preserve">Becker</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E61" s="6">
+      <c r="E61" s="9">
         <v>-31</v>
       </c>
-      <c r="F61">
-        <v>8.0</v>
+      <c r="F61" s="7">
+        <v>8</v>
       </c>
       <c r="G61" s="5">
         <v>3</v>
       </c>
-      <c r="H61" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H61" s="8">
+        <v>44864</v>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J61">
         <v>80</v>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4">
         <v>60</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t xml:space="preserve">Blosen</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">Detlef</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t xml:space="preserve">DU ZHN</t>
         </is>
       </c>
-      <c r="E62" s="6">
+      <c r="E62" s="9">
         <v>-31</v>
       </c>
-      <c r="F62">
-        <v>9.0</v>
+      <c r="F62" s="7">
+        <v>9</v>
       </c>
       <c r="G62" s="5">
         <v>3</v>
       </c>
-      <c r="H62" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H62" s="8">
+        <v>44864</v>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J62">
         <v>80</v>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4">
         <v>61</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E63" s="6">
+      <c r="E63" s="9">
         <v>-32</v>
       </c>
-      <c r="F63">
-        <v>9.0</v>
+      <c r="F63" s="7">
+        <v>9</v>
       </c>
       <c r="G63" s="5">
         <v>3</v>
       </c>
-      <c r="H63" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H63" s="8">
+        <v>44864</v>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J63">
         <v>80</v>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4">
         <v>62</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t xml:space="preserve">Kobbe</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t xml:space="preserve">Angela</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E64" s="6">
+      <c r="E64" s="9">
         <v>-35</v>
       </c>
-      <c r="F64">
-        <v>9.0</v>
+      <c r="F64" s="7">
+        <v>9</v>
       </c>
       <c r="G64" s="5">
         <v>3</v>
       </c>
-      <c r="H64" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H64" s="8">
+        <v>44864</v>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J64">
         <v>80</v>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4">
         <v>63</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E65" s="6">
+      <c r="E65" s="9">
         <v>-35</v>
       </c>
-      <c r="F65">
-        <v>10.0</v>
+      <c r="F65" s="7">
+        <v>10</v>
       </c>
       <c r="G65" s="5">
         <v>3</v>
       </c>
-      <c r="H65" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H65" s="8">
+        <v>44864</v>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J65">
         <v>80</v>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4">
         <v>64</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t xml:space="preserve">Wollermann</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedhelm</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E66" s="6">
+      <c r="E66" s="9">
         <v>-36</v>
       </c>
-      <c r="F66">
-        <v>10.0</v>
+      <c r="F66" s="7">
+        <v>10</v>
       </c>
       <c r="G66" s="5">
         <v>3</v>
       </c>
-      <c r="H66" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H66" s="8">
+        <v>44864</v>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J66">
         <v>80</v>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4">
         <v>65</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E67" s="6">
+      <c r="E67" s="9">
         <v>-38</v>
       </c>
-      <c r="F67">
-        <v>8.0</v>
+      <c r="F67" s="7">
+        <v>8</v>
       </c>
       <c r="G67" s="5">
         <v>3</v>
       </c>
-      <c r="H67" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H67" s="8">
+        <v>44864</v>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J67">
         <v>80</v>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4">
         <v>66</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E68" s="6">
+      <c r="E68" s="9">
         <v>-38</v>
       </c>
-      <c r="F68">
-        <v>9.0</v>
+      <c r="F68" s="7">
+        <v>9</v>
       </c>
       <c r="G68" s="5">
         <v>3</v>
       </c>
-      <c r="H68" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H68" s="8">
+        <v>44864</v>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J68">
         <v>80</v>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4">
         <v>67</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Dieter</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E69" s="6">
+      <c r="E69" s="9">
         <v>-41</v>
       </c>
-      <c r="F69">
-        <v>9.0</v>
+      <c r="F69" s="7">
+        <v>9</v>
       </c>
       <c r="G69" s="5">
         <v>3</v>
       </c>
-      <c r="H69" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H69" s="8">
+        <v>44864</v>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J69">
         <v>80</v>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4">
         <v>68</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t xml:space="preserve">Götz</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E70" s="6">
+      <c r="E70" s="9">
         <v>-42</v>
       </c>
-      <c r="F70">
+      <c r="F70" s="7">
         <v>8.5</v>
       </c>
       <c r="G70" s="5">
         <v>3</v>
       </c>
-      <c r="H70" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H70" s="8">
+        <v>44864</v>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J70">
         <v>80</v>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="4">
         <v>69</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t xml:space="preserve">Tews</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t xml:space="preserve">Martina</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E71" s="6">
+      <c r="E71" s="9">
         <v>-44</v>
       </c>
-      <c r="F71">
-        <v>10.0</v>
+      <c r="F71" s="7">
+        <v>10</v>
       </c>
       <c r="G71" s="5">
         <v>3</v>
       </c>
-      <c r="H71" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H71" s="8">
+        <v>44864</v>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J71">
         <v>80</v>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4">
         <v>69</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolf</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t xml:space="preserve">Elke</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t xml:space="preserve">STD1DVC</t>
         </is>
       </c>
-      <c r="E72" s="6">
+      <c r="E72" s="9">
         <v>-44</v>
       </c>
-      <c r="F72">
-        <v>10.0</v>
+      <c r="F72" s="7">
+        <v>10</v>
       </c>
       <c r="G72" s="5">
         <v>3</v>
       </c>
-      <c r="H72" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H72" s="8">
+        <v>44864</v>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J72">
         <v>80</v>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4">
         <v>71</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t xml:space="preserve">Waldmann</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t xml:space="preserve">Marco</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E73" s="6">
+      <c r="E73" s="9">
         <v>-47</v>
       </c>
-      <c r="F73">
-        <v>9.0</v>
+      <c r="F73" s="7">
+        <v>9</v>
       </c>
       <c r="G73" s="5">
         <v>3</v>
       </c>
-      <c r="H73" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H73" s="8">
+        <v>44864</v>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J73">
         <v>80</v>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4">
         <v>72</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t xml:space="preserve">Weinert</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t xml:space="preserve">Silvia</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E74" s="6">
+      <c r="E74" s="9">
         <v>-51</v>
       </c>
-      <c r="F74">
-        <v>8.0</v>
+      <c r="F74" s="7">
+        <v>8</v>
       </c>
       <c r="G74" s="5">
         <v>3</v>
       </c>
-      <c r="H74" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H74" s="8">
+        <v>44864</v>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J74">
         <v>80</v>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4">
         <v>73</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t xml:space="preserve">Israel</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E75" s="6">
+      <c r="E75" s="9">
         <v>-51</v>
       </c>
-      <c r="F75">
-        <v>9.0</v>
+      <c r="F75" s="7">
+        <v>9</v>
       </c>
       <c r="G75" s="5">
         <v>3</v>
       </c>
-      <c r="H75" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H75" s="8">
+        <v>44864</v>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J75">
         <v>80</v>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4">
         <v>74</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E76" s="6">
+      <c r="E76" s="9">
         <v>-56</v>
       </c>
-      <c r="F76">
-        <v>11.0</v>
+      <c r="F76" s="7">
+        <v>11</v>
       </c>
       <c r="G76" s="5">
         <v>3</v>
       </c>
-      <c r="H76" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H76" s="8">
+        <v>44864</v>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J76">
         <v>80</v>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4">
         <v>75</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t xml:space="preserve">Thoms</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E77" s="6">
+      <c r="E77" s="9">
         <v>-72</v>
       </c>
-      <c r="F77">
-        <v>10.0</v>
+      <c r="F77" s="7">
+        <v>10</v>
       </c>
       <c r="G77" s="5">
         <v>3</v>
       </c>
-      <c r="H77" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H77" s="8">
+        <v>44864</v>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J77">
         <v>80</v>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4">
         <v>76</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolf</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t xml:space="preserve">Rüdiger</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t xml:space="preserve">HH HDHH</t>
         </is>
       </c>
-      <c r="E78" s="6">
+      <c r="E78" s="9">
         <v>-82</v>
       </c>
-      <c r="F78">
-        <v>10.0</v>
+      <c r="F78" s="7">
+        <v>10</v>
       </c>
       <c r="G78" s="5">
         <v>3</v>
       </c>
-      <c r="H78" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H78" s="8">
+        <v>44864</v>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J78">
         <v>80</v>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4">
         <v>77</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E79" s="6">
+      <c r="E79" s="9">
         <v>-83</v>
       </c>
-      <c r="F79">
-        <v>12.0</v>
+      <c r="F79" s="7">
+        <v>12</v>
       </c>
       <c r="G79" s="5">
         <v>3</v>
       </c>
-      <c r="H79" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H79" s="8">
+        <v>44864</v>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J79">
         <v>80</v>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4">
         <v>78</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t xml:space="preserve">Reinold</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E80" s="6">
+      <c r="E80" s="9">
         <v>-96</v>
       </c>
-      <c r="F80">
-        <v>12.0</v>
+      <c r="F80" s="7">
+        <v>12</v>
       </c>
       <c r="G80" s="5">
         <v>3</v>
       </c>
-      <c r="H80" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H80" s="8">
+        <v>44864</v>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J80">
         <v>80</v>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4">
         <v>79</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t xml:space="preserve">Storre</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t xml:space="preserve">Uwe</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E81" s="6">
+      <c r="E81" s="9">
         <v>-100</v>
       </c>
-      <c r="F81">
-        <v>10.0</v>
+      <c r="F81" s="7">
+        <v>10</v>
       </c>
       <c r="G81" s="5">
         <v>3</v>
       </c>
-      <c r="H81" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H81" s="8">
+        <v>44864</v>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J81">
         <v>80</v>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4">
         <v>80</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t xml:space="preserve">Röhn</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E82" s="6">
+      <c r="E82" s="9">
         <v>-124</v>
       </c>
-      <c r="F82">
-        <v>11.0</v>
+      <c r="F82" s="7">
+        <v>11</v>
       </c>
       <c r="G82" s="5">
         <v>3</v>
       </c>
-      <c r="H82" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H82" s="8">
+        <v>44864</v>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
       <c r="J82">
         <v>80</v>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t xml:space="preserve">HB</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4">
         <v>1</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t xml:space="preserve">Staab</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E83" s="4">
+      <c r="E83" s="6">
         <v>88</v>
       </c>
-      <c r="F83">
-        <v>5.0</v>
+      <c r="F83" s="7">
+        <v>5</v>
       </c>
       <c r="G83" s="5">
         <v>3</v>
       </c>
-      <c r="H83" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H83" s="8">
+        <v>44863</v>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J83">
         <v>72</v>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4">
         <v>2</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t xml:space="preserve">Koppelin</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E84" s="4">
+      <c r="E84" s="6">
         <v>78</v>
       </c>
-      <c r="F84">
-        <v>5.0</v>
+      <c r="F84" s="7">
+        <v>5</v>
       </c>
       <c r="G84" s="5">
         <v>3</v>
       </c>
-      <c r="H84" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H84" s="8">
+        <v>44863</v>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J84">
         <v>72</v>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4">
         <v>3</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t xml:space="preserve">Hess</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t xml:space="preserve">Monika</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t xml:space="preserve">HL DC</t>
         </is>
       </c>
-      <c r="E85" s="4">
+      <c r="E85" s="6">
         <v>70</v>
       </c>
-      <c r="F85">
-        <v>5.0</v>
+      <c r="F85" s="7">
+        <v>5</v>
       </c>
       <c r="G85" s="5">
         <v>3</v>
       </c>
-      <c r="H85" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H85" s="8">
+        <v>44863</v>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J85">
         <v>72</v>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4">
         <v>4</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t xml:space="preserve">Graf</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t xml:space="preserve">Caroline</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E86" s="4">
+      <c r="E86" s="6">
         <v>67</v>
       </c>
-      <c r="F86">
-        <v>4.0</v>
+      <c r="F86" s="7">
+        <v>4</v>
       </c>
       <c r="G86" s="5">
         <v>3</v>
       </c>
-      <c r="H86" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H86" s="8">
+        <v>44863</v>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J86">
         <v>72</v>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4">
         <v>5</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t xml:space="preserve">Tews</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t xml:space="preserve">Martina</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E87" s="4">
+      <c r="E87" s="6">
         <v>66</v>
       </c>
-      <c r="F87">
-        <v>5.0</v>
+      <c r="F87" s="7">
+        <v>5</v>
       </c>
       <c r="G87" s="5">
         <v>3</v>
       </c>
-      <c r="H87" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H87" s="8">
+        <v>44863</v>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J87">
         <v>72</v>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
         <v>6</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t xml:space="preserve">Hölig</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E88" s="4">
+      <c r="E88" s="6">
         <v>63</v>
       </c>
-      <c r="F88">
-        <v>7.0</v>
+      <c r="F88" s="7">
+        <v>7</v>
       </c>
       <c r="G88" s="5">
         <v>3</v>
       </c>
-      <c r="H88" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H88" s="8">
+        <v>44863</v>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J88">
         <v>72</v>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
         <v>7</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E89" s="4">
+      <c r="E89" s="6">
         <v>62</v>
       </c>
-      <c r="F89">
-        <v>5.0</v>
+      <c r="F89" s="7">
+        <v>5</v>
       </c>
       <c r="G89" s="5">
         <v>3</v>
       </c>
-      <c r="H89" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H89" s="8">
+        <v>44863</v>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J89">
         <v>72</v>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
         <v>8</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E90" s="4">
+      <c r="E90" s="6">
         <v>56</v>
       </c>
-      <c r="F90">
-        <v>6.0</v>
+      <c r="F90" s="7">
+        <v>6</v>
       </c>
       <c r="G90" s="5">
         <v>3</v>
       </c>
-      <c r="H90" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H90" s="8">
+        <v>44863</v>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J90">
         <v>72</v>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
         <v>9</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E91" s="4">
+      <c r="E91" s="6">
         <v>53</v>
       </c>
-      <c r="F91">
-        <v>4.0</v>
+      <c r="F91" s="7">
+        <v>4</v>
       </c>
       <c r="G91" s="5">
         <v>3</v>
       </c>
-      <c r="H91" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H91" s="8">
+        <v>44863</v>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J91">
         <v>72</v>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
         <v>10</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmchen</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E92" s="4">
+      <c r="E92" s="6">
         <v>51</v>
       </c>
-      <c r="F92">
-        <v>5.0</v>
+      <c r="F92" s="7">
+        <v>5</v>
       </c>
       <c r="G92" s="5">
         <v>3</v>
       </c>
-      <c r="H92" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H92" s="8">
+        <v>44863</v>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J92">
         <v>72</v>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
         <v>11</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t xml:space="preserve">Thiel</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t xml:space="preserve">Rainer</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t xml:space="preserve">HH HDHH</t>
         </is>
       </c>
-      <c r="E93" s="4">
+      <c r="E93" s="6">
         <v>45</v>
       </c>
-      <c r="F93">
-        <v>7.0</v>
+      <c r="F93" s="7">
+        <v>7</v>
       </c>
       <c r="G93" s="5">
         <v>3</v>
       </c>
-      <c r="H93" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H93" s="8">
+        <v>44863</v>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J93">
         <v>72</v>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
         <v>12</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E94" s="4">
+      <c r="E94" s="6">
         <v>43</v>
       </c>
-      <c r="F94">
-        <v>6.0</v>
+      <c r="F94" s="7">
+        <v>6</v>
       </c>
       <c r="G94" s="5">
         <v>3</v>
       </c>
-      <c r="H94" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H94" s="8">
+        <v>44863</v>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J94">
         <v>72</v>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
         <v>13</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t xml:space="preserve">Dauth</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t xml:space="preserve">Benjamin</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E95" s="4">
+      <c r="E95" s="6">
         <v>42</v>
       </c>
-      <c r="F95">
-        <v>5.0</v>
+      <c r="F95" s="7">
+        <v>5</v>
       </c>
       <c r="G95" s="5">
         <v>3</v>
       </c>
-      <c r="H95" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H95" s="8">
+        <v>44863</v>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J95">
         <v>72</v>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
         <v>14</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t xml:space="preserve">Thoms</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E96" s="4">
+      <c r="E96" s="6">
         <v>41</v>
       </c>
-      <c r="F96">
+      <c r="F96" s="7">
         <v>5.5</v>
       </c>
       <c r="G96" s="5">
         <v>3</v>
       </c>
-      <c r="H96" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H96" s="8">
+        <v>44863</v>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J96">
         <v>72</v>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
         <v>15</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t xml:space="preserve">Althoff</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E97" s="4">
+      <c r="E97" s="6">
         <v>40</v>
       </c>
-      <c r="F97">
-        <v>5.0</v>
+      <c r="F97" s="7">
+        <v>5</v>
       </c>
       <c r="G97" s="5">
         <v>3</v>
       </c>
-      <c r="H97" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H97" s="8">
+        <v>44863</v>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J97">
         <v>72</v>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
         <v>16</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t xml:space="preserve">Bath</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t xml:space="preserve">Ines</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E98" s="4">
+      <c r="E98" s="6">
         <v>38</v>
       </c>
-      <c r="F98">
-        <v>6.0</v>
+      <c r="F98" s="7">
+        <v>6</v>
       </c>
       <c r="G98" s="5">
         <v>3</v>
       </c>
-      <c r="H98" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H98" s="8">
+        <v>44863</v>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J98">
         <v>72</v>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
         <v>17</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t xml:space="preserve">Heilmann</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E99" s="4">
+      <c r="E99" s="6">
         <v>37</v>
       </c>
-      <c r="F99">
-        <v>5.0</v>
+      <c r="F99" s="7">
+        <v>5</v>
       </c>
       <c r="G99" s="5">
         <v>3</v>
       </c>
-      <c r="H99" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H99" s="8">
+        <v>44863</v>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J99">
         <v>72</v>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4">
         <v>18</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t xml:space="preserve">Wollermann</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedhelm</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E100" s="4">
+      <c r="E100" s="6">
         <v>37</v>
       </c>
-      <c r="F100">
-        <v>6.0</v>
+      <c r="F100" s="7">
+        <v>6</v>
       </c>
       <c r="G100" s="5">
         <v>3</v>
       </c>
-      <c r="H100" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H100" s="8">
+        <v>44863</v>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J100">
         <v>72</v>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4">
         <v>19</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t xml:space="preserve">Gruhm</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Dieter</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t xml:space="preserve">GF HANK</t>
         </is>
       </c>
-      <c r="E101" s="4">
+      <c r="E101" s="6">
         <v>35</v>
       </c>
-      <c r="F101">
-        <v>6.0</v>
+      <c r="F101" s="7">
+        <v>6</v>
       </c>
       <c r="G101" s="5">
         <v>3</v>
       </c>
-      <c r="H101" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H101" s="8">
+        <v>44863</v>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J101">
         <v>72</v>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4">
         <v>20</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t xml:space="preserve">Pfleger</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t xml:space="preserve">Gerald</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E102" s="4">
+      <c r="E102" s="6">
         <v>34</v>
       </c>
-      <c r="F102">
-        <v>7.0</v>
+      <c r="F102" s="7">
+        <v>7</v>
       </c>
       <c r="G102" s="5">
         <v>3</v>
       </c>
-      <c r="H102" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H102" s="8">
+        <v>44863</v>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J102">
         <v>72</v>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4">
         <v>21</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t xml:space="preserve">Beinlich</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t xml:space="preserve">Margaretha</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t xml:space="preserve">LG LÜLÜ</t>
         </is>
       </c>
-      <c r="E103" s="4">
+      <c r="E103" s="6">
         <v>33</v>
       </c>
-      <c r="F103">
-        <v>5.0</v>
+      <c r="F103" s="7">
+        <v>5</v>
       </c>
       <c r="G103" s="5">
         <v>3</v>
       </c>
-      <c r="H103" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H103" s="8">
+        <v>44863</v>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J103">
         <v>72</v>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4">
         <v>22</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E104" s="4">
+      <c r="E104" s="6">
         <v>33</v>
       </c>
-      <c r="F104">
-        <v>7.0</v>
+      <c r="F104" s="7">
+        <v>7</v>
       </c>
       <c r="G104" s="5">
         <v>3</v>
       </c>
-      <c r="H104" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H104" s="8">
+        <v>44863</v>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J104">
         <v>72</v>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4">
         <v>23</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t xml:space="preserve">Weßels</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E105" s="4">
+      <c r="E105" s="6">
         <v>29</v>
       </c>
-      <c r="F105">
-        <v>5.0</v>
+      <c r="F105" s="7">
+        <v>5</v>
       </c>
       <c r="G105" s="5">
         <v>3</v>
       </c>
-      <c r="H105" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H105" s="8">
+        <v>44863</v>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J105">
         <v>72</v>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4">
         <v>24</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t xml:space="preserve">Benninghoff</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t xml:space="preserve">Dorothee</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E106" s="4">
+      <c r="E106" s="6">
         <v>28</v>
       </c>
-      <c r="F106">
-        <v>8.0</v>
+      <c r="F106" s="7">
+        <v>8</v>
       </c>
       <c r="G106" s="5">
         <v>3</v>
       </c>
-      <c r="H106" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H106" s="8">
+        <v>44863</v>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J106">
         <v>72</v>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4">
         <v>25</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t xml:space="preserve">Hannen</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t xml:space="preserve">Erik</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E107" s="4">
+      <c r="E107" s="6">
         <v>27</v>
       </c>
-      <c r="F107">
-        <v>6.0</v>
+      <c r="F107" s="7">
+        <v>6</v>
       </c>
       <c r="G107" s="5">
         <v>3</v>
       </c>
-      <c r="H107" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H107" s="8">
+        <v>44863</v>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J107">
         <v>72</v>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4">
         <v>26</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t xml:space="preserve">Geister</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E108" s="4">
+      <c r="E108" s="6">
         <v>27</v>
       </c>
-      <c r="F108">
-        <v>7.0</v>
+      <c r="F108" s="7">
+        <v>7</v>
       </c>
       <c r="G108" s="5">
         <v>3</v>
       </c>
-      <c r="H108" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H108" s="8">
+        <v>44863</v>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J108">
         <v>72</v>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4">
         <v>26</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t xml:space="preserve">Zimmer</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t xml:space="preserve">Volkmar Max</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E109" s="4">
+      <c r="E109" s="6">
         <v>27</v>
       </c>
-      <c r="F109">
-        <v>7.0</v>
+      <c r="F109" s="7">
+        <v>7</v>
       </c>
       <c r="G109" s="5">
         <v>3</v>
       </c>
-      <c r="H109" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H109" s="8">
+        <v>44863</v>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J109">
         <v>72</v>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4">
         <v>28</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E110" s="4">
+      <c r="E110" s="6">
         <v>26</v>
       </c>
-      <c r="F110">
-        <v>6.0</v>
+      <c r="F110" s="7">
+        <v>6</v>
       </c>
       <c r="G110" s="5">
         <v>3</v>
       </c>
-      <c r="H110" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H110" s="8">
+        <v>44863</v>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J110">
         <v>72</v>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4">
         <v>29</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E111" s="4">
+      <c r="E111" s="6">
         <v>24</v>
       </c>
-      <c r="F111">
+      <c r="F111" s="7">
         <v>7.5</v>
       </c>
       <c r="G111" s="5">
         <v>3</v>
       </c>
-      <c r="H111" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H111" s="8">
+        <v>44863</v>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J111">
         <v>72</v>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4">
         <v>30</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E112" s="4">
+      <c r="E112" s="6">
         <v>22</v>
       </c>
-      <c r="F112">
-        <v>7.0</v>
+      <c r="F112" s="7">
+        <v>7</v>
       </c>
       <c r="G112" s="5">
         <v>3</v>
       </c>
-      <c r="H112" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H112" s="8">
+        <v>44863</v>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J112">
         <v>72</v>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4">
         <v>31</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E113" s="4">
+      <c r="E113" s="6">
         <v>22</v>
       </c>
-      <c r="F113">
-        <v>8.0</v>
+      <c r="F113" s="7">
+        <v>8</v>
       </c>
       <c r="G113" s="5">
         <v>3</v>
       </c>
-      <c r="H113" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H113" s="8">
+        <v>44863</v>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J113">
         <v>72</v>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4">
         <v>32</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t xml:space="preserve">Radke</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E114" s="4">
+      <c r="E114" s="6">
         <v>18</v>
       </c>
-      <c r="F114">
-        <v>7.0</v>
+      <c r="F114" s="7">
+        <v>7</v>
       </c>
       <c r="G114" s="5">
         <v>3</v>
       </c>
-      <c r="H114" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H114" s="8">
+        <v>44863</v>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J114">
         <v>72</v>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4">
         <v>33</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t xml:space="preserve">Blaschke</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t xml:space="preserve">Ludmilla</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E115" s="4">
+      <c r="E115" s="6">
         <v>17</v>
       </c>
-      <c r="F115">
-        <v>8.0</v>
+      <c r="F115" s="7">
+        <v>8</v>
       </c>
       <c r="G115" s="5">
         <v>3</v>
       </c>
-      <c r="H115" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H115" s="8">
+        <v>44863</v>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J115">
         <v>72</v>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4">
         <v>34</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t xml:space="preserve">Storre</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t xml:space="preserve">Uwe</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E116" s="4">
+      <c r="E116" s="6">
         <v>16</v>
       </c>
-      <c r="F116">
-        <v>8.0</v>
+      <c r="F116" s="7">
+        <v>8</v>
       </c>
       <c r="G116" s="5">
         <v>3</v>
       </c>
-      <c r="H116" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H116" s="8">
+        <v>44863</v>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J116">
         <v>72</v>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4">
         <v>35</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t xml:space="preserve">Kwitt</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t xml:space="preserve">Maren</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E117" s="4">
+      <c r="E117" s="6">
         <v>12</v>
       </c>
-      <c r="F117">
-        <v>8.0</v>
+      <c r="F117" s="7">
+        <v>8</v>
       </c>
       <c r="G117" s="5">
         <v>3</v>
       </c>
-      <c r="H117" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H117" s="8">
+        <v>44863</v>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J117">
         <v>72</v>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4">
         <v>36</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t xml:space="preserve">Wulff</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E118" s="4">
+      <c r="E118" s="6">
         <v>9</v>
       </c>
-      <c r="F118">
-        <v>7.0</v>
+      <c r="F118" s="7">
+        <v>7</v>
       </c>
       <c r="G118" s="5">
         <v>3</v>
       </c>
-      <c r="H118" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H118" s="8">
+        <v>44863</v>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J118">
         <v>72</v>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4">
         <v>37</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E119" s="4">
+      <c r="E119" s="6">
         <v>2</v>
       </c>
-      <c r="F119">
-        <v>6.0</v>
+      <c r="F119" s="7">
+        <v>6</v>
       </c>
       <c r="G119" s="5">
         <v>3</v>
       </c>
-      <c r="H119" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H119" s="8">
+        <v>44863</v>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J119">
         <v>72</v>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4">
         <v>38</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t xml:space="preserve">Schewe</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t xml:space="preserve">Philipp</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E120" s="4">
+      <c r="E120" s="6">
         <v>0</v>
       </c>
-      <c r="F120">
-        <v>7.0</v>
+      <c r="F120" s="7">
+        <v>7</v>
       </c>
       <c r="G120" s="5">
         <v>3</v>
       </c>
-      <c r="H120" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H120" s="8">
+        <v>44863</v>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J120">
         <v>72</v>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4">
         <v>39</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t xml:space="preserve">Krybus</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t xml:space="preserve">Hermann-Joachim</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E121" s="4">
+      <c r="E121" s="6">
         <v>0</v>
       </c>
-      <c r="F121">
-        <v>8.0</v>
+      <c r="F121" s="7">
+        <v>8</v>
       </c>
       <c r="G121" s="5">
         <v>3</v>
       </c>
-      <c r="H121" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H121" s="8">
+        <v>44863</v>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J121">
         <v>72</v>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
         <v>40</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t xml:space="preserve">Götz</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E122" s="6">
+      <c r="E122" s="9">
         <v>-2</v>
       </c>
-      <c r="F122">
+      <c r="F122" s="7">
         <v>7.5</v>
       </c>
       <c r="G122" s="5">
         <v>3</v>
       </c>
-      <c r="H122" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H122" s="8">
+        <v>44863</v>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J122">
         <v>72</v>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4">
         <v>41</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E123" s="6">
+      <c r="E123" s="9">
         <v>-2</v>
       </c>
-      <c r="F123">
-        <v>8.0</v>
+      <c r="F123" s="7">
+        <v>8</v>
       </c>
       <c r="G123" s="5">
         <v>3</v>
       </c>
-      <c r="H123" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H123" s="8">
+        <v>44863</v>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J123">
         <v>72</v>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4">
         <v>42</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t xml:space="preserve">Scholten</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E124" s="6">
+      <c r="E124" s="9">
         <v>-5</v>
       </c>
-      <c r="F124">
-        <v>7.0</v>
+      <c r="F124" s="7">
+        <v>7</v>
       </c>
       <c r="G124" s="5">
         <v>3</v>
       </c>
-      <c r="H124" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H124" s="8">
+        <v>44863</v>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J124">
         <v>72</v>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4">
         <v>43</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t xml:space="preserve">Schreiber</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E125" s="6">
+      <c r="E125" s="9">
         <v>-7</v>
       </c>
-      <c r="F125">
-        <v>6.0</v>
+      <c r="F125" s="7">
+        <v>6</v>
       </c>
       <c r="G125" s="5">
         <v>3</v>
       </c>
-      <c r="H125" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H125" s="8">
+        <v>44863</v>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J125">
         <v>72</v>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4">
         <v>44</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t xml:space="preserve">Horst</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedrich</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E126" s="6">
+      <c r="E126" s="9">
         <v>-10</v>
       </c>
-      <c r="F126">
-        <v>9.0</v>
+      <c r="F126" s="7">
+        <v>9</v>
       </c>
       <c r="G126" s="5">
         <v>3</v>
       </c>
-      <c r="H126" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H126" s="8">
+        <v>44863</v>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J126">
         <v>72</v>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4">
         <v>45</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t xml:space="preserve">Beinlich</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t xml:space="preserve">Alfred</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t xml:space="preserve">LG LÜLÜ</t>
         </is>
       </c>
-      <c r="E127" s="6">
+      <c r="E127" s="9">
         <v>-12</v>
       </c>
-      <c r="F127">
+      <c r="F127" s="7">
         <v>7.5</v>
       </c>
       <c r="G127" s="5">
         <v>3</v>
       </c>
-      <c r="H127" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H127" s="8">
+        <v>44863</v>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J127">
         <v>72</v>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4">
         <v>46</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t xml:space="preserve">Ploog</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t xml:space="preserve">Carsten</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E128" s="6">
+      <c r="E128" s="9">
         <v>-13</v>
       </c>
-      <c r="F128">
-        <v>8.0</v>
+      <c r="F128" s="7">
+        <v>8</v>
       </c>
       <c r="G128" s="5">
         <v>3</v>
       </c>
-      <c r="H128" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H128" s="8">
+        <v>44863</v>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J128">
         <v>72</v>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4">
         <v>47</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t xml:space="preserve">Liedtke</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t xml:space="preserve">Richard</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t xml:space="preserve">BS CBDF</t>
         </is>
       </c>
-      <c r="E129" s="6">
+      <c r="E129" s="9">
         <v>-14</v>
       </c>
-      <c r="F129">
-        <v>7.0</v>
+      <c r="F129" s="7">
+        <v>7</v>
       </c>
       <c r="G129" s="5">
         <v>3</v>
       </c>
-      <c r="H129" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H129" s="8">
+        <v>44863</v>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J129">
         <v>72</v>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4">
         <v>48</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t xml:space="preserve">Diehl</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t xml:space="preserve">Beatrix</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E130" s="6">
+      <c r="E130" s="9">
         <v>-15</v>
       </c>
-      <c r="F130">
-        <v>7.0</v>
+      <c r="F130" s="7">
+        <v>7</v>
       </c>
       <c r="G130" s="5">
         <v>3</v>
       </c>
-      <c r="H130" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H130" s="8">
+        <v>44863</v>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J130">
         <v>72</v>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4">
         <v>49</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t xml:space="preserve">Krohne</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t xml:space="preserve">Marianne</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E131" s="6">
+      <c r="E131" s="9">
         <v>-17</v>
       </c>
-      <c r="F131">
-        <v>9.0</v>
+      <c r="F131" s="7">
+        <v>9</v>
       </c>
       <c r="G131" s="5">
         <v>3</v>
       </c>
-      <c r="H131" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H131" s="8">
+        <v>44863</v>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J131">
         <v>72</v>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4">
         <v>50</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t xml:space="preserve">Wermuth</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E132" s="6">
+      <c r="E132" s="9">
         <v>-19</v>
       </c>
-      <c r="F132">
-        <v>8.0</v>
+      <c r="F132" s="7">
+        <v>8</v>
       </c>
       <c r="G132" s="5">
         <v>3</v>
       </c>
-      <c r="H132" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H132" s="8">
+        <v>44863</v>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J132">
         <v>72</v>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4">
         <v>51</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E133" s="6">
+      <c r="E133" s="9">
         <v>-23</v>
       </c>
-      <c r="F133">
-        <v>9.0</v>
+      <c r="F133" s="7">
+        <v>9</v>
       </c>
       <c r="G133" s="5">
         <v>3</v>
       </c>
-      <c r="H133" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H133" s="8">
+        <v>44863</v>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J133">
         <v>72</v>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4">
         <v>52</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Dieter</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E134" s="6">
+      <c r="E134" s="9">
         <v>-35</v>
       </c>
-      <c r="F134">
+      <c r="F134" s="7">
         <v>8.5</v>
       </c>
       <c r="G134" s="5">
         <v>3</v>
       </c>
-      <c r="H134" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H134" s="8">
+        <v>44863</v>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J134">
         <v>72</v>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4">
         <v>53</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t xml:space="preserve">Lorgi</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t xml:space="preserve">Heinz</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E135" s="6">
+      <c r="E135" s="9">
         <v>-38</v>
       </c>
-      <c r="F135">
-        <v>9.0</v>
+      <c r="F135" s="7">
+        <v>9</v>
       </c>
       <c r="G135" s="5">
         <v>3</v>
       </c>
-      <c r="H135" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H135" s="8">
+        <v>44863</v>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J135">
         <v>72</v>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4">
         <v>54</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t xml:space="preserve">Praus</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t xml:space="preserve">Angelika</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E136" s="6">
+      <c r="E136" s="9">
         <v>-41</v>
       </c>
-      <c r="F136">
-        <v>10.0</v>
+      <c r="F136" s="7">
+        <v>10</v>
       </c>
       <c r="G136" s="5">
         <v>3</v>
       </c>
-      <c r="H136" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H136" s="8">
+        <v>44863</v>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J136">
         <v>72</v>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4">
         <v>55</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t xml:space="preserve">Knigge-Ader</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t xml:space="preserve">Brigitte</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E137" s="6">
+      <c r="E137" s="9">
         <v>-42</v>
       </c>
-      <c r="F137">
-        <v>8.0</v>
+      <c r="F137" s="7">
+        <v>8</v>
       </c>
       <c r="G137" s="5">
         <v>3</v>
       </c>
-      <c r="H137" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H137" s="8">
+        <v>44863</v>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J137">
         <v>72</v>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4">
         <v>56</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E138" s="6">
+      <c r="E138" s="9">
         <v>-44</v>
       </c>
-      <c r="F138">
-        <v>10.0</v>
+      <c r="F138" s="7">
+        <v>10</v>
       </c>
       <c r="G138" s="5">
         <v>3</v>
       </c>
-      <c r="H138" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H138" s="8">
+        <v>44863</v>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J138">
         <v>72</v>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4">
         <v>57</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t xml:space="preserve">Baron-Lorgi</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t xml:space="preserve">Gudrun</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E139" s="6">
+      <c r="E139" s="9">
         <v>-45</v>
       </c>
-      <c r="F139">
+      <c r="F139" s="7">
         <v>8.5</v>
       </c>
       <c r="G139" s="5">
         <v>3</v>
       </c>
-      <c r="H139" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H139" s="8">
+        <v>44863</v>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J139">
         <v>72</v>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4">
         <v>58</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t xml:space="preserve">Topp</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t xml:space="preserve">Arne</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E140" s="6">
+      <c r="E140" s="9">
         <v>-49</v>
       </c>
-      <c r="F140">
+      <c r="F140" s="7">
         <v>8.5</v>
       </c>
       <c r="G140" s="5">
         <v>3</v>
       </c>
-      <c r="H140" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H140" s="8">
+        <v>44863</v>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J140">
         <v>72</v>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4">
         <v>59</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t xml:space="preserve">Kwitt</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t xml:space="preserve">Manfred</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E141" s="6">
+      <c r="E141" s="9">
         <v>-51</v>
       </c>
-      <c r="F141">
-        <v>10.0</v>
+      <c r="F141" s="7">
+        <v>10</v>
       </c>
       <c r="G141" s="5">
         <v>3</v>
       </c>
-      <c r="H141" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H141" s="8">
+        <v>44863</v>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J141">
         <v>72</v>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4">
         <v>60</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t xml:space="preserve">Gehrmann</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t xml:space="preserve">Roland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E142" s="6">
+      <c r="E142" s="9">
         <v>-52</v>
       </c>
-      <c r="F142">
-        <v>9.0</v>
+      <c r="F142" s="7">
+        <v>9</v>
       </c>
       <c r="G142" s="5">
         <v>3</v>
       </c>
-      <c r="H142" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H142" s="8">
+        <v>44863</v>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J142">
         <v>72</v>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4">
         <v>61</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t xml:space="preserve">Rasche</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t xml:space="preserve">Karl-Heinz</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E143" s="6">
+      <c r="E143" s="9">
         <v>-56</v>
       </c>
-      <c r="F143">
+      <c r="F143" s="7">
         <v>10.5</v>
       </c>
       <c r="G143" s="5">
         <v>3</v>
       </c>
-      <c r="H143" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H143" s="8">
+        <v>44863</v>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J143">
         <v>72</v>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4">
         <v>62</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t xml:space="preserve">Weinert</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t xml:space="preserve">Silvia</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E144" s="6">
+      <c r="E144" s="9">
         <v>-57</v>
       </c>
-      <c r="F144">
+      <c r="F144" s="7">
         <v>9.5</v>
       </c>
       <c r="G144" s="5">
         <v>3</v>
       </c>
-      <c r="H144" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H144" s="8">
+        <v>44863</v>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J144">
         <v>72</v>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4">
         <v>63</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t xml:space="preserve">Ingenhorst</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t xml:space="preserve">Susanne</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t xml:space="preserve">LG LÜLÜ</t>
         </is>
       </c>
-      <c r="E145" s="6">
+      <c r="E145" s="9">
         <v>-60</v>
       </c>
-      <c r="F145">
-        <v>9.0</v>
+      <c r="F145" s="7">
+        <v>9</v>
       </c>
       <c r="G145" s="5">
         <v>3</v>
       </c>
-      <c r="H145" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H145" s="8">
+        <v>44863</v>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J145">
         <v>72</v>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4">
         <v>64</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t xml:space="preserve">Waldmann</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t xml:space="preserve">Marco</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E146" s="6">
+      <c r="E146" s="9">
         <v>-61</v>
       </c>
-      <c r="F146">
+      <c r="F146" s="7">
         <v>8.5</v>
       </c>
       <c r="G146" s="5">
         <v>3</v>
       </c>
-      <c r="H146" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H146" s="8">
+        <v>44863</v>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J146">
         <v>72</v>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4">
         <v>65</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t xml:space="preserve">Genull</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t xml:space="preserve">Oliver</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E147" s="6">
+      <c r="E147" s="9">
         <v>-66</v>
       </c>
-      <c r="F147">
-        <v>9.0</v>
+      <c r="F147" s="7">
+        <v>9</v>
       </c>
       <c r="G147" s="5">
         <v>3</v>
       </c>
-      <c r="H147" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H147" s="8">
+        <v>44863</v>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J147">
         <v>72</v>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4">
         <v>66</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t xml:space="preserve">Israel</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E148" s="6">
+      <c r="E148" s="9">
         <v>-68</v>
       </c>
-      <c r="F148">
-        <v>11.0</v>
+      <c r="F148" s="7">
+        <v>11</v>
       </c>
       <c r="G148" s="5">
         <v>3</v>
       </c>
-      <c r="H148" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H148" s="8">
+        <v>44863</v>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J148">
         <v>72</v>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4">
         <v>67</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbato</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t xml:space="preserve">Angelika</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E149" s="6">
+      <c r="E149" s="9">
         <v>-72</v>
       </c>
-      <c r="F149">
-        <v>12.0</v>
+      <c r="F149" s="7">
+        <v>12</v>
       </c>
       <c r="G149" s="5">
         <v>3</v>
       </c>
-      <c r="H149" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H149" s="8">
+        <v>44863</v>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J149">
         <v>72</v>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4">
         <v>68</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t xml:space="preserve">Struwe</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t xml:space="preserve">Britta</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E150" s="6">
+      <c r="E150" s="9">
         <v>-74</v>
       </c>
-      <c r="F150">
-        <v>10.0</v>
+      <c r="F150" s="7">
+        <v>10</v>
       </c>
       <c r="G150" s="5">
         <v>3</v>
       </c>
-      <c r="H150" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H150" s="8">
+        <v>44863</v>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J150">
         <v>72</v>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4">
         <v>69</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t xml:space="preserve">Preikschas</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t xml:space="preserve">Martina</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E151" s="6">
+      <c r="E151" s="9">
         <v>-76</v>
       </c>
-      <c r="F151">
-        <v>10.0</v>
+      <c r="F151" s="7">
+        <v>10</v>
       </c>
       <c r="G151" s="5">
         <v>3</v>
       </c>
-      <c r="H151" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H151" s="8">
+        <v>44863</v>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J151">
         <v>72</v>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4">
         <v>70</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E152" s="6">
+      <c r="E152" s="9">
         <v>-86</v>
       </c>
-      <c r="F152">
-        <v>12.0</v>
+      <c r="F152" s="7">
+        <v>12</v>
       </c>
       <c r="G152" s="5">
         <v>3</v>
       </c>
-      <c r="H152" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H152" s="8">
+        <v>44863</v>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J152">
         <v>72</v>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="4">
         <v>71</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t xml:space="preserve">Reinold</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E153" s="6">
+      <c r="E153" s="9">
         <v>-100</v>
       </c>
-      <c r="F153">
-        <v>11.0</v>
+      <c r="F153" s="7">
+        <v>11</v>
       </c>
       <c r="G153" s="5">
         <v>3</v>
       </c>
-      <c r="H153" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H153" s="8">
+        <v>44863</v>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J153">
         <v>72</v>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4">
         <v>72</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t xml:space="preserve">Kratzke</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t xml:space="preserve">Torsten</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
-      <c r="E154" s="6">
+      <c r="E154" s="9">
         <v>-106</v>
       </c>
-      <c r="F154">
-        <v>11.0</v>
+      <c r="F154" s="7">
+        <v>11</v>
       </c>
       <c r="G154" s="5">
         <v>3</v>
       </c>
-      <c r="H154" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H154" s="8">
+        <v>44863</v>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t xml:space="preserve">LG FLLG</t>
         </is>
       </c>
       <c r="J154">
         <v>72</v>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="4">
         <v>1</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E155" s="4">
+      <c r="E155" s="6">
         <v>156</v>
       </c>
-      <c r="F155">
-        <v>4.0</v>
+      <c r="F155" s="7">
+        <v>4</v>
       </c>
       <c r="G155" s="5">
         <v>3</v>
       </c>
-      <c r="H155" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H155" s="8">
+        <v>44801</v>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J155">
         <v>64</v>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4">
         <v>2</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergmann</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t xml:space="preserve">Conrad</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E156" s="4">
+      <c r="E156" s="6">
         <v>91</v>
       </c>
-      <c r="F156">
-        <v>4.0</v>
+      <c r="F156" s="7">
+        <v>4</v>
       </c>
       <c r="G156" s="5">
         <v>3</v>
       </c>
-      <c r="H156" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H156" s="8">
+        <v>44801</v>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J156">
         <v>64</v>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4">
         <v>3</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t xml:space="preserve">BOT DKC</t>
         </is>
       </c>
-      <c r="E157" s="4">
+      <c r="E157" s="6">
         <v>89</v>
       </c>
-      <c r="F157">
-        <v>4.0</v>
+      <c r="F157" s="7">
+        <v>4</v>
       </c>
       <c r="G157" s="5">
         <v>3</v>
       </c>
-      <c r="H157" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H157" s="8">
+        <v>44801</v>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J157">
         <v>64</v>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4">
         <v>4</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t xml:space="preserve">Ferfers</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E158" s="4">
+      <c r="E158" s="6">
         <v>80</v>
       </c>
-      <c r="F158">
-        <v>5.0</v>
+      <c r="F158" s="7">
+        <v>5</v>
       </c>
       <c r="G158" s="5">
         <v>3</v>
       </c>
-      <c r="H158" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H158" s="8">
+        <v>44801</v>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J158">
         <v>64</v>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="4">
         <v>5</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t xml:space="preserve">Anne</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E159" s="4">
+      <c r="E159" s="6">
         <v>80</v>
       </c>
-      <c r="F159">
-        <v>5.0</v>
+      <c r="F159" s="7">
+        <v>5</v>
       </c>
       <c r="G159" s="5">
         <v>3</v>
       </c>
-      <c r="H159" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H159" s="8">
+        <v>44801</v>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J159">
         <v>64</v>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4">
         <v>6</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t xml:space="preserve">Benninghoff</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t xml:space="preserve">Dorothee</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E160" s="4">
+      <c r="E160" s="6">
         <v>74</v>
       </c>
-      <c r="F160">
-        <v>5.0</v>
+      <c r="F160" s="7">
+        <v>5</v>
       </c>
       <c r="G160" s="5">
         <v>3</v>
       </c>
-      <c r="H160" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H160" s="8">
+        <v>44801</v>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J160">
         <v>64</v>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4">
         <v>7</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E161" s="4">
+      <c r="E161" s="6">
         <v>63</v>
       </c>
-      <c r="F161">
-        <v>5.0</v>
+      <c r="F161" s="7">
+        <v>5</v>
       </c>
       <c r="G161" s="5">
         <v>3</v>
       </c>
-      <c r="H161" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H161" s="8">
+        <v>44801</v>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J161">
         <v>64</v>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="4">
         <v>8</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E162" s="4">
+      <c r="E162" s="6">
         <v>62</v>
       </c>
-      <c r="F162">
-        <v>5.0</v>
+      <c r="F162" s="7">
+        <v>5</v>
       </c>
       <c r="G162" s="5">
         <v>3</v>
       </c>
-      <c r="H162" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H162" s="8">
+        <v>44801</v>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J162">
         <v>64</v>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4">
         <v>9</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E163" s="4">
+      <c r="E163" s="6">
         <v>60</v>
       </c>
-      <c r="F163">
-        <v>6.0</v>
+      <c r="F163" s="7">
+        <v>6</v>
       </c>
       <c r="G163" s="5">
         <v>3</v>
       </c>
-      <c r="H163" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H163" s="8">
+        <v>44801</v>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J163">
         <v>64</v>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4">
         <v>10</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t xml:space="preserve">Seliger</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t xml:space="preserve">Falk</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E164" s="4">
+      <c r="E164" s="6">
         <v>55</v>
       </c>
-      <c r="F164">
-        <v>4.0</v>
+      <c r="F164" s="7">
+        <v>4</v>
       </c>
       <c r="G164" s="5">
         <v>3</v>
       </c>
-      <c r="H164" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H164" s="8">
+        <v>44801</v>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J164">
         <v>64</v>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="4">
         <v>11</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t xml:space="preserve">Bischof</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t xml:space="preserve">Deto</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E165" s="4">
+      <c r="E165" s="6">
         <v>48</v>
       </c>
-      <c r="F165">
-        <v>5.0</v>
+      <c r="F165" s="7">
+        <v>5</v>
       </c>
       <c r="G165" s="5">
         <v>3</v>
       </c>
-      <c r="H165" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H165" s="8">
+        <v>44801</v>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J165">
         <v>64</v>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="4">
         <v>12</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t xml:space="preserve">Kömpf</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E166" s="4">
+      <c r="E166" s="6">
         <v>45</v>
       </c>
-      <c r="F166">
-        <v>8.0</v>
+      <c r="F166" s="7">
+        <v>8</v>
       </c>
       <c r="G166" s="5">
         <v>3</v>
       </c>
-      <c r="H166" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H166" s="8">
+        <v>44801</v>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J166">
         <v>64</v>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4">
         <v>13</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E167" s="4">
+      <c r="E167" s="6">
         <v>40</v>
       </c>
-      <c r="F167">
-        <v>7.0</v>
+      <c r="F167" s="7">
+        <v>7</v>
       </c>
       <c r="G167" s="5">
         <v>3</v>
       </c>
-      <c r="H167" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H167" s="8">
+        <v>44801</v>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J167">
         <v>64</v>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="4">
         <v>14</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t xml:space="preserve">Horst</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedrich</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E168" s="4">
+      <c r="E168" s="6">
         <v>30</v>
       </c>
-      <c r="F168">
-        <v>6.0</v>
+      <c r="F168" s="7">
+        <v>6</v>
       </c>
       <c r="G168" s="5">
         <v>3</v>
       </c>
-      <c r="H168" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H168" s="8">
+        <v>44801</v>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J168">
         <v>64</v>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4">
         <v>15</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t xml:space="preserve">Hoops</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t xml:space="preserve">Lars-Peter</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E169" s="4">
+      <c r="E169" s="6">
         <v>29</v>
       </c>
-      <c r="F169">
-        <v>6.0</v>
+      <c r="F169" s="7">
+        <v>6</v>
       </c>
       <c r="G169" s="5">
         <v>3</v>
       </c>
-      <c r="H169" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H169" s="8">
+        <v>44801</v>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J169">
         <v>64</v>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="4">
         <v>16</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t xml:space="preserve">Stade</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t xml:space="preserve">Matthias</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t xml:space="preserve">OF DV81</t>
         </is>
       </c>
-      <c r="E170" s="4">
+      <c r="E170" s="6">
         <v>24</v>
       </c>
-      <c r="F170">
-        <v>6.0</v>
+      <c r="F170" s="7">
+        <v>6</v>
       </c>
       <c r="G170" s="5">
         <v>3</v>
       </c>
-      <c r="H170" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H170" s="8">
+        <v>44801</v>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J170">
         <v>64</v>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4">
         <v>17</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t xml:space="preserve">Hegewald</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t xml:space="preserve">Birte</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E171" s="4">
+      <c r="E171" s="6">
         <v>22</v>
       </c>
-      <c r="F171">
-        <v>7.0</v>
+      <c r="F171" s="7">
+        <v>7</v>
       </c>
       <c r="G171" s="5">
         <v>3</v>
       </c>
-      <c r="H171" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H171" s="8">
+        <v>44801</v>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J171">
         <v>64</v>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4">
         <v>17</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E172" s="4">
+      <c r="E172" s="6">
         <v>23</v>
       </c>
-      <c r="F172">
+      <c r="F172" s="7">
         <v>6.5</v>
       </c>
       <c r="G172" s="5">
         <v>3</v>
       </c>
-      <c r="H172" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H172" s="8">
+        <v>44801</v>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J172">
         <v>64</v>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="4">
         <v>19</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t xml:space="preserve">Weiser</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t xml:space="preserve">Tobias</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E173" s="4">
+      <c r="E173" s="6">
         <v>18</v>
       </c>
-      <c r="F173">
-        <v>7.0</v>
+      <c r="F173" s="7">
+        <v>7</v>
       </c>
       <c r="G173" s="5">
         <v>3</v>
       </c>
-      <c r="H173" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H173" s="8">
+        <v>44801</v>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J173">
         <v>64</v>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4">
         <v>20</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmchen</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E174" s="4">
+      <c r="E174" s="6">
         <v>18</v>
       </c>
-      <c r="F174">
+      <c r="F174" s="7">
         <v>7.5</v>
       </c>
       <c r="G174" s="5">
         <v>3</v>
       </c>
-      <c r="H174" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H174" s="8">
+        <v>44801</v>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J174">
         <v>64</v>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4">
         <v>21</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E175" s="4">
+      <c r="E175" s="6">
         <v>18</v>
       </c>
-      <c r="F175">
-        <v>8.0</v>
+      <c r="F175" s="7">
+        <v>8</v>
       </c>
       <c r="G175" s="5">
         <v>3</v>
       </c>
-      <c r="H175" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H175" s="8">
+        <v>44801</v>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J175">
         <v>64</v>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="4">
         <v>22</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E176" s="4">
+      <c r="E176" s="6">
         <v>17</v>
       </c>
-      <c r="F176">
-        <v>7.0</v>
+      <c r="F176" s="7">
+        <v>7</v>
       </c>
       <c r="G176" s="5">
         <v>3</v>
       </c>
-      <c r="H176" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H176" s="8">
+        <v>44801</v>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J176">
         <v>64</v>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4">
         <v>23</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t xml:space="preserve">Krüger</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E177" s="4">
+      <c r="E177" s="6">
         <v>16</v>
       </c>
-      <c r="F177">
-        <v>6.0</v>
+      <c r="F177" s="7">
+        <v>6</v>
       </c>
       <c r="G177" s="5">
         <v>3</v>
       </c>
-      <c r="H177" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H177" s="8">
+        <v>44801</v>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J177">
         <v>64</v>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="4">
         <v>24</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t xml:space="preserve">Gerbig</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t xml:space="preserve">Sibylle</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E178" s="4">
+      <c r="E178" s="6">
         <v>15</v>
       </c>
-      <c r="F178">
-        <v>7.0</v>
+      <c r="F178" s="7">
+        <v>7</v>
       </c>
       <c r="G178" s="5">
         <v>3</v>
       </c>
-      <c r="H178" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H178" s="8">
+        <v>44801</v>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J178">
         <v>64</v>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4">
         <v>25</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilko</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E179" s="4">
+      <c r="E179" s="6">
         <v>15</v>
       </c>
-      <c r="F179">
-        <v>7.0</v>
+      <c r="F179" s="7">
+        <v>7</v>
       </c>
       <c r="G179" s="5">
         <v>3</v>
       </c>
-      <c r="H179" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H179" s="8">
+        <v>44801</v>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J179">
         <v>64</v>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="4">
         <v>26</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t xml:space="preserve">Sikorsky</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E180" s="4">
+      <c r="E180" s="6">
         <v>14</v>
       </c>
-      <c r="F180">
-        <v>7.0</v>
+      <c r="F180" s="7">
+        <v>7</v>
       </c>
       <c r="G180" s="5">
         <v>3</v>
       </c>
-      <c r="H180" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H180" s="8">
+        <v>44801</v>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J180">
         <v>64</v>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4">
         <v>27</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t xml:space="preserve">Hartel</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t xml:space="preserve">S JUNK</t>
         </is>
       </c>
-      <c r="E181" s="4">
+      <c r="E181" s="6">
         <v>10</v>
       </c>
-      <c r="F181">
-        <v>7.0</v>
+      <c r="F181" s="7">
+        <v>7</v>
       </c>
       <c r="G181" s="5">
         <v>3</v>
       </c>
-      <c r="H181" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H181" s="8">
+        <v>44801</v>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J181">
         <v>64</v>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4">
         <v>28</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamby</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E182" s="4">
+      <c r="E182" s="6">
         <v>8</v>
       </c>
-      <c r="F182">
-        <v>7.0</v>
+      <c r="F182" s="7">
+        <v>7</v>
       </c>
       <c r="G182" s="5">
         <v>3</v>
       </c>
-      <c r="H182" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H182" s="8">
+        <v>44801</v>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J182">
         <v>64</v>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4">
         <v>29</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t xml:space="preserve">Tiller</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E183" s="4">
+      <c r="E183" s="6">
         <v>6</v>
       </c>
-      <c r="F183">
-        <v>8.0</v>
+      <c r="F183" s="7">
+        <v>8</v>
       </c>
       <c r="G183" s="5">
         <v>3</v>
       </c>
-      <c r="H183" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H183" s="8">
+        <v>44801</v>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J183">
         <v>64</v>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4">
         <v>30</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t xml:space="preserve">Krist</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t xml:space="preserve">Elke</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E184" s="4">
+      <c r="E184" s="6">
         <v>4</v>
       </c>
-      <c r="F184">
-        <v>8.0</v>
+      <c r="F184" s="7">
+        <v>8</v>
       </c>
       <c r="G184" s="5">
         <v>3</v>
       </c>
-      <c r="H184" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H184" s="8">
+        <v>44801</v>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J184">
         <v>64</v>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4">
         <v>31</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t xml:space="preserve">Pfeiffer</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t xml:space="preserve">Lothar</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E185" s="4">
+      <c r="E185" s="6">
         <v>0</v>
       </c>
-      <c r="F185">
-        <v>7.0</v>
+      <c r="F185" s="7">
+        <v>7</v>
       </c>
       <c r="G185" s="5">
         <v>3</v>
       </c>
-      <c r="H185" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H185" s="8">
+        <v>44801</v>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J185">
         <v>64</v>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="4">
         <v>32</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t xml:space="preserve">Leonhardt</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t xml:space="preserve">André</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E186" s="6">
+      <c r="E186" s="9">
         <v>-2</v>
       </c>
-      <c r="F186">
-        <v>7.0</v>
+      <c r="F186" s="7">
+        <v>7</v>
       </c>
       <c r="G186" s="5">
         <v>3</v>
       </c>
-      <c r="H186" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H186" s="8">
+        <v>44801</v>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J186">
         <v>64</v>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4">
         <v>33</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t xml:space="preserve">Gompf</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Peter</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E187" s="6">
+      <c r="E187" s="9">
         <v>-3</v>
       </c>
-      <c r="F187">
-        <v>8.0</v>
+      <c r="F187" s="7">
+        <v>8</v>
       </c>
       <c r="G187" s="5">
         <v>3</v>
       </c>
-      <c r="H187" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H187" s="8">
+        <v>44801</v>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J187">
         <v>64</v>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="4">
         <v>34</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t xml:space="preserve">Mireile</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E188" s="6">
+      <c r="E188" s="9">
         <v>-4</v>
       </c>
-      <c r="F188">
-        <v>8.0</v>
+      <c r="F188" s="7">
+        <v>8</v>
       </c>
       <c r="G188" s="5">
         <v>3</v>
       </c>
-      <c r="H188" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H188" s="8">
+        <v>44801</v>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J188">
         <v>64</v>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4">
         <v>35</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E189" s="6">
+      <c r="E189" s="9">
         <v>-6</v>
       </c>
-      <c r="F189">
-        <v>6.0</v>
+      <c r="F189" s="7">
+        <v>6</v>
       </c>
       <c r="G189" s="5">
         <v>3</v>
       </c>
-      <c r="H189" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H189" s="8">
+        <v>44801</v>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J189">
         <v>64</v>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4">
         <v>36</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t xml:space="preserve">Sandra</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E190" s="6">
+      <c r="E190" s="9">
         <v>-6</v>
       </c>
-      <c r="F190">
-        <v>8.0</v>
+      <c r="F190" s="7">
+        <v>8</v>
       </c>
       <c r="G190" s="5">
         <v>3</v>
       </c>
-      <c r="H190" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H190" s="8">
+        <v>44801</v>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J190">
         <v>64</v>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4">
         <v>37</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t xml:space="preserve">Morlang</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t xml:space="preserve">Susanne</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E191" s="6">
+      <c r="E191" s="9">
         <v>-14</v>
       </c>
-      <c r="F191">
-        <v>7.0</v>
+      <c r="F191" s="7">
+        <v>7</v>
       </c>
       <c r="G191" s="5">
         <v>3</v>
       </c>
-      <c r="H191" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H191" s="8">
+        <v>44801</v>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J191">
         <v>64</v>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4">
         <v>38</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t xml:space="preserve">Velte</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E192" s="6">
+      <c r="E192" s="9">
         <v>-14</v>
       </c>
-      <c r="F192">
-        <v>8.0</v>
+      <c r="F192" s="7">
+        <v>8</v>
       </c>
       <c r="G192" s="5">
         <v>3</v>
       </c>
-      <c r="H192" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H192" s="8">
+        <v>44801</v>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J192">
         <v>64</v>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4">
         <v>39</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E193" s="6">
+      <c r="E193" s="9">
         <v>-15</v>
       </c>
-      <c r="F193">
-        <v>8.0</v>
+      <c r="F193" s="7">
+        <v>8</v>
       </c>
       <c r="G193" s="5">
         <v>3</v>
       </c>
-      <c r="H193" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H193" s="8">
+        <v>44801</v>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J193">
         <v>64</v>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4">
         <v>40</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E194" s="6">
+      <c r="E194" s="9">
         <v>-16</v>
       </c>
-      <c r="F194">
-        <v>9.0</v>
+      <c r="F194" s="7">
+        <v>9</v>
       </c>
       <c r="G194" s="5">
         <v>3</v>
       </c>
-      <c r="H194" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H194" s="8">
+        <v>44801</v>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J194">
         <v>64</v>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4">
         <v>41</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E195" s="6">
+      <c r="E195" s="9">
         <v>-18</v>
       </c>
-      <c r="F195">
-        <v>7.0</v>
+      <c r="F195" s="7">
+        <v>7</v>
       </c>
       <c r="G195" s="5">
         <v>3</v>
       </c>
-      <c r="H195" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H195" s="8">
+        <v>44801</v>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J195">
         <v>64</v>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4">
         <v>42</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t xml:space="preserve">Jennifer</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E196" s="6">
+      <c r="E196" s="9">
         <v>-18</v>
       </c>
-      <c r="F196">
-        <v>8.0</v>
+      <c r="F196" s="7">
+        <v>8</v>
       </c>
       <c r="G196" s="5">
         <v>3</v>
       </c>
-      <c r="H196" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H196" s="8">
+        <v>44801</v>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J196">
         <v>64</v>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4">
         <v>43</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t xml:space="preserve">David</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t xml:space="preserve">Marion</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E197" s="6">
+      <c r="E197" s="9">
         <v>-19</v>
       </c>
-      <c r="F197">
-        <v>7.0</v>
+      <c r="F197" s="7">
+        <v>7</v>
       </c>
       <c r="G197" s="5">
         <v>3</v>
       </c>
-      <c r="H197" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H197" s="8">
+        <v>44801</v>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J197">
         <v>64</v>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4">
         <v>44</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t xml:space="preserve">Koppelin</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E198" s="6">
+      <c r="E198" s="9">
         <v>-21</v>
       </c>
-      <c r="F198">
-        <v>8.0</v>
+      <c r="F198" s="7">
+        <v>8</v>
       </c>
       <c r="G198" s="5">
         <v>3</v>
       </c>
-      <c r="H198" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H198" s="8">
+        <v>44801</v>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J198">
         <v>64</v>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4">
         <v>45</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamby</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E199" s="6">
+      <c r="E199" s="9">
         <v>-26</v>
       </c>
-      <c r="F199">
-        <v>8.0</v>
+      <c r="F199" s="7">
+        <v>8</v>
       </c>
       <c r="G199" s="5">
         <v>3</v>
       </c>
-      <c r="H199" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H199" s="8">
+        <v>44801</v>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J199">
         <v>64</v>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4">
         <v>46</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E200" s="6">
+      <c r="E200" s="9">
         <v>-27</v>
       </c>
-      <c r="F200">
-        <v>9.0</v>
+      <c r="F200" s="7">
+        <v>9</v>
       </c>
       <c r="G200" s="5">
         <v>3</v>
       </c>
-      <c r="H200" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H200" s="8">
+        <v>44801</v>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J200">
         <v>64</v>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4">
         <v>47</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t xml:space="preserve">Berkau</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E201" s="6">
+      <c r="E201" s="9">
         <v>-28</v>
       </c>
-      <c r="F201">
-        <v>7.0</v>
+      <c r="F201" s="7">
+        <v>7</v>
       </c>
       <c r="G201" s="5">
         <v>3</v>
       </c>
-      <c r="H201" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H201" s="8">
+        <v>44801</v>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J201">
         <v>64</v>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4">
         <v>48</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t xml:space="preserve">Sigrid</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E202" s="6">
+      <c r="E202" s="9">
         <v>-30</v>
       </c>
-      <c r="F202">
-        <v>8.0</v>
+      <c r="F202" s="7">
+        <v>8</v>
       </c>
       <c r="G202" s="5">
         <v>3</v>
       </c>
-      <c r="H202" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H202" s="8">
+        <v>44801</v>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J202">
         <v>64</v>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4">
         <v>49</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t xml:space="preserve">Bernhardt</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t xml:space="preserve">Jochen</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E203" s="6">
+      <c r="E203" s="9">
         <v>-37</v>
       </c>
-      <c r="F203">
-        <v>8.0</v>
+      <c r="F203" s="7">
+        <v>8</v>
       </c>
       <c r="G203" s="5">
         <v>3</v>
       </c>
-      <c r="H203" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H203" s="8">
+        <v>44801</v>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J203">
         <v>64</v>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="4">
         <v>50</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirschauer</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E204" s="6">
+      <c r="E204" s="9">
         <v>-40</v>
       </c>
-      <c r="F204">
-        <v>11.0</v>
+      <c r="F204" s="7">
+        <v>11</v>
       </c>
       <c r="G204" s="5">
         <v>3</v>
       </c>
-      <c r="H204" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H204" s="8">
+        <v>44801</v>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J204">
         <v>64</v>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4">
         <v>51</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t xml:space="preserve">Dickescheid</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E205" s="6">
+      <c r="E205" s="9">
         <v>-41</v>
       </c>
-      <c r="F205">
-        <v>11.0</v>
+      <c r="F205" s="7">
+        <v>11</v>
       </c>
       <c r="G205" s="5">
         <v>3</v>
       </c>
-      <c r="H205" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H205" s="8">
+        <v>44801</v>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J205">
         <v>64</v>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4">
         <v>52</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t xml:space="preserve">Eickenbusch</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t xml:space="preserve">Sebastian</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E206" s="6">
+      <c r="E206" s="9">
         <v>-46</v>
       </c>
-      <c r="F206">
-        <v>9.0</v>
+      <c r="F206" s="7">
+        <v>9</v>
       </c>
       <c r="G206" s="5">
         <v>3</v>
       </c>
-      <c r="H206" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H206" s="8">
+        <v>44801</v>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J206">
         <v>64</v>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4">
         <v>53</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E207" s="6">
+      <c r="E207" s="9">
         <v>-47</v>
       </c>
-      <c r="F207">
+      <c r="F207" s="7">
         <v>9.5</v>
       </c>
       <c r="G207" s="5">
         <v>3</v>
       </c>
-      <c r="H207" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H207" s="8">
+        <v>44801</v>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J207">
         <v>64</v>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4">
         <v>54</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t xml:space="preserve">Liebing</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t xml:space="preserve">Erich</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t xml:space="preserve">OF DV81</t>
         </is>
       </c>
-      <c r="E208" s="6">
+      <c r="E208" s="9">
         <v>-47</v>
       </c>
-      <c r="F208">
-        <v>11.0</v>
+      <c r="F208" s="7">
+        <v>11</v>
       </c>
       <c r="G208" s="5">
         <v>3</v>
       </c>
-      <c r="H208" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H208" s="8">
+        <v>44801</v>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J208">
         <v>64</v>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4">
         <v>55</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E209" s="6">
+      <c r="E209" s="9">
         <v>-55</v>
       </c>
-      <c r="F209">
-        <v>9.0</v>
+      <c r="F209" s="7">
+        <v>9</v>
       </c>
       <c r="G209" s="5">
         <v>3</v>
       </c>
-      <c r="H209" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H209" s="8">
+        <v>44801</v>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J209">
         <v>64</v>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4">
         <v>56</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E210" s="6">
+      <c r="E210" s="9">
         <v>-58</v>
       </c>
-      <c r="F210">
-        <v>9.0</v>
+      <c r="F210" s="7">
+        <v>9</v>
       </c>
       <c r="G210" s="5">
         <v>3</v>
       </c>
-      <c r="H210" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H210" s="8">
+        <v>44801</v>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J210">
         <v>64</v>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4">
         <v>57</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t xml:space="preserve">Kesselring</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t xml:space="preserve">Winfried</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t xml:space="preserve">OF DV81</t>
         </is>
       </c>
-      <c r="E211" s="6">
+      <c r="E211" s="9">
         <v>-59</v>
       </c>
-      <c r="F211">
-        <v>9.0</v>
+      <c r="F211" s="7">
+        <v>9</v>
       </c>
       <c r="G211" s="5">
         <v>3</v>
       </c>
-      <c r="H211" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H211" s="8">
+        <v>44801</v>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J211">
         <v>64</v>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="4">
         <v>58</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t xml:space="preserve">Graf</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t xml:space="preserve">Caroline</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E212" s="6">
+      <c r="E212" s="9">
         <v>-62</v>
       </c>
-      <c r="F212">
-        <v>10.0</v>
+      <c r="F212" s="7">
+        <v>10</v>
       </c>
       <c r="G212" s="5">
         <v>3</v>
       </c>
-      <c r="H212" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H212" s="8">
+        <v>44801</v>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J212">
         <v>64</v>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4">
         <v>59</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilse</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t xml:space="preserve">Sabine</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E213" s="6">
+      <c r="E213" s="9">
         <v>-63</v>
       </c>
-      <c r="F213">
-        <v>9.0</v>
+      <c r="F213" s="7">
+        <v>9</v>
       </c>
       <c r="G213" s="5">
         <v>3</v>
       </c>
-      <c r="H213" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H213" s="8">
+        <v>44801</v>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J213">
         <v>64</v>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4">
         <v>60</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t xml:space="preserve">Katona</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t xml:space="preserve">Arne</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E214" s="6">
+      <c r="E214" s="9">
         <v>-68</v>
       </c>
-      <c r="F214">
-        <v>10.0</v>
+      <c r="F214" s="7">
+        <v>10</v>
       </c>
       <c r="G214" s="5">
         <v>3</v>
       </c>
-      <c r="H214" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H214" s="8">
+        <v>44801</v>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J214">
         <v>64</v>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4">
         <v>61</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenntner</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E215" s="6">
+      <c r="E215" s="9">
         <v>-76</v>
       </c>
-      <c r="F215">
+      <c r="F215" s="7">
         <v>11.5</v>
       </c>
       <c r="G215" s="5">
         <v>3</v>
       </c>
-      <c r="H215" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H215" s="8">
+        <v>44801</v>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J215">
         <v>64</v>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="4">
         <v>62</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t xml:space="preserve">Röhn</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E216" s="6">
+      <c r="E216" s="9">
         <v>-84</v>
       </c>
-      <c r="F216">
-        <v>11.0</v>
+      <c r="F216" s="7">
+        <v>11</v>
       </c>
       <c r="G216" s="5">
         <v>3</v>
       </c>
-      <c r="H216" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H216" s="8">
+        <v>44801</v>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J216">
         <v>64</v>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4">
         <v>63</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t xml:space="preserve">Quint</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t xml:space="preserve">Robert</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E217" s="6">
+      <c r="E217" s="9">
         <v>-88</v>
       </c>
-      <c r="F217">
-        <v>9.0</v>
+      <c r="F217" s="7">
+        <v>9</v>
       </c>
       <c r="G217" s="5">
         <v>3</v>
       </c>
-      <c r="H217" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H217" s="8">
+        <v>44801</v>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J217">
         <v>64</v>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4">
         <v>64</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t xml:space="preserve">Grix</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t xml:space="preserve">Rainer</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E218" s="6">
+      <c r="E218" s="9">
         <v>-92</v>
       </c>
-      <c r="F218">
-        <v>10.0</v>
+      <c r="F218" s="7">
+        <v>10</v>
       </c>
       <c r="G218" s="5">
         <v>3</v>
       </c>
-      <c r="H218" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H218" s="8">
+        <v>44801</v>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
       <c r="J218">
         <v>64</v>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4">
         <v>1</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t xml:space="preserve">Bernhardt</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t xml:space="preserve">Jochen</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E219" s="4">
+      <c r="E219" s="6">
         <v>108</v>
       </c>
-      <c r="F219">
-        <v>3.0</v>
+      <c r="F219" s="7">
+        <v>3</v>
       </c>
       <c r="G219" s="5">
         <v>3</v>
       </c>
-      <c r="H219" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H219" s="8">
+        <v>44800</v>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J219">
         <v>68</v>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="4">
         <v>2</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t xml:space="preserve">Pies</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t xml:space="preserve">Carsten</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E220" s="4">
+      <c r="E220" s="6">
         <v>79</v>
       </c>
-      <c r="F220">
-        <v>3.0</v>
+      <c r="F220" s="7">
+        <v>3</v>
       </c>
       <c r="G220" s="5">
         <v>3</v>
       </c>
-      <c r="H220" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H220" s="8">
+        <v>44800</v>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J220">
         <v>68</v>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="4">
         <v>3</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E221" s="4">
+      <c r="E221" s="6">
         <v>71</v>
       </c>
-      <c r="F221">
-        <v>4.0</v>
+      <c r="F221" s="7">
+        <v>4</v>
       </c>
       <c r="G221" s="5">
         <v>3</v>
       </c>
-      <c r="H221" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H221" s="8">
+        <v>44800</v>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J221">
         <v>68</v>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4">
         <v>4</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E222" s="4">
+      <c r="E222" s="6">
         <v>64</v>
       </c>
-      <c r="F222">
-        <v>5.0</v>
+      <c r="F222" s="7">
+        <v>5</v>
       </c>
       <c r="G222" s="5">
         <v>3</v>
       </c>
-      <c r="H222" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H222" s="8">
+        <v>44800</v>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J222">
         <v>68</v>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="4">
         <v>5</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t xml:space="preserve">Cremer</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t xml:space="preserve">Erika</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t xml:space="preserve">AC DCC</t>
         </is>
       </c>
-      <c r="E223" s="4">
+      <c r="E223" s="6">
         <v>56</v>
       </c>
-      <c r="F223">
+      <c r="F223" s="7">
         <v>4.5</v>
       </c>
       <c r="G223" s="5">
         <v>3</v>
       </c>
-      <c r="H223" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H223" s="8">
+        <v>44800</v>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J223">
         <v>68</v>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="4">
         <v>6</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t xml:space="preserve">Quint</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t xml:space="preserve">Robert</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E224" s="4">
+      <c r="E224" s="6">
         <v>53</v>
       </c>
-      <c r="F224">
-        <v>6.0</v>
+      <c r="F224" s="7">
+        <v>6</v>
       </c>
       <c r="G224" s="5">
         <v>3</v>
       </c>
-      <c r="H224" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H224" s="8">
+        <v>44800</v>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J224">
         <v>68</v>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="4">
         <v>7</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t xml:space="preserve">Anne</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E225" s="4">
+      <c r="E225" s="6">
         <v>51</v>
       </c>
-      <c r="F225">
-        <v>5.0</v>
+      <c r="F225" s="7">
+        <v>5</v>
       </c>
       <c r="G225" s="5">
         <v>3</v>
       </c>
-      <c r="H225" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H225" s="8">
+        <v>44800</v>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J225">
         <v>68</v>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="4">
         <v>8</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t xml:space="preserve">Ferfers</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E226" s="4">
+      <c r="E226" s="6">
         <v>49</v>
       </c>
-      <c r="F226">
-        <v>5.0</v>
+      <c r="F226" s="7">
+        <v>5</v>
       </c>
       <c r="G226" s="5">
         <v>3</v>
       </c>
-      <c r="H226" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H226" s="8">
+        <v>44800</v>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J226">
         <v>68</v>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="4">
         <v>9</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenntner</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E227" s="4">
+      <c r="E227" s="6">
         <v>46</v>
       </c>
-      <c r="F227">
-        <v>7.0</v>
+      <c r="F227" s="7">
+        <v>7</v>
       </c>
       <c r="G227" s="5">
         <v>3</v>
       </c>
-      <c r="H227" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H227" s="8">
+        <v>44800</v>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J227">
         <v>68</v>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="4">
         <v>10</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t xml:space="preserve">Kömpf</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E228" s="4">
+      <c r="E228" s="6">
         <v>45</v>
       </c>
-      <c r="F228">
-        <v>6.0</v>
+      <c r="F228" s="7">
+        <v>6</v>
       </c>
       <c r="G228" s="5">
         <v>3</v>
       </c>
-      <c r="H228" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H228" s="8">
+        <v>44800</v>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J228">
         <v>68</v>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="4">
         <v>11</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t xml:space="preserve">Seliger</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t xml:space="preserve">Falk</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E229" s="4">
+      <c r="E229" s="6">
         <v>45</v>
       </c>
-      <c r="F229">
-        <v>6.0</v>
+      <c r="F229" s="7">
+        <v>6</v>
       </c>
       <c r="G229" s="5">
         <v>3</v>
       </c>
-      <c r="H229" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H229" s="8">
+        <v>44800</v>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J229">
         <v>68</v>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4">
         <v>12</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E230" s="4">
+      <c r="E230" s="6">
         <v>44</v>
       </c>
-      <c r="F230">
-        <v>7.0</v>
+      <c r="F230" s="7">
+        <v>7</v>
       </c>
       <c r="G230" s="5">
         <v>3</v>
       </c>
-      <c r="H230" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H230" s="8">
+        <v>44800</v>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J230">
         <v>68</v>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4">
         <v>13</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t xml:space="preserve">Pfeiffer</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t xml:space="preserve">Lothar</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E231" s="4">
+      <c r="E231" s="6">
         <v>37</v>
       </c>
-      <c r="F231">
-        <v>6.0</v>
+      <c r="F231" s="7">
+        <v>6</v>
       </c>
       <c r="G231" s="5">
         <v>3</v>
       </c>
-      <c r="H231" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H231" s="8">
+        <v>44800</v>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J231">
         <v>68</v>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="4">
         <v>14</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E232" s="4">
+      <c r="E232" s="6">
         <v>35</v>
       </c>
-      <c r="F232">
-        <v>7.0</v>
+      <c r="F232" s="7">
+        <v>7</v>
       </c>
       <c r="G232" s="5">
         <v>3</v>
       </c>
-      <c r="H232" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H232" s="8">
+        <v>44800</v>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J232">
         <v>68</v>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4">
         <v>15</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E233" s="4">
+      <c r="E233" s="6">
         <v>35</v>
       </c>
-      <c r="F233">
-        <v>7.0</v>
+      <c r="F233" s="7">
+        <v>7</v>
       </c>
       <c r="G233" s="5">
         <v>3</v>
       </c>
-      <c r="H233" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H233" s="8">
+        <v>44800</v>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J233">
         <v>68</v>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="4">
         <v>16</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilse</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t xml:space="preserve">Sabine</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E234" s="4">
+      <c r="E234" s="6">
         <v>34</v>
       </c>
-      <c r="F234">
-        <v>6.0</v>
+      <c r="F234" s="7">
+        <v>6</v>
       </c>
       <c r="G234" s="5">
         <v>3</v>
       </c>
-      <c r="H234" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H234" s="8">
+        <v>44800</v>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J234">
         <v>68</v>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="4">
         <v>17</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t xml:space="preserve">Sandra</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E235" s="4">
+      <c r="E235" s="6">
         <v>33</v>
       </c>
-      <c r="F235">
+      <c r="F235" s="7">
         <v>5.5</v>
       </c>
       <c r="G235" s="5">
         <v>3</v>
       </c>
-      <c r="H235" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H235" s="8">
+        <v>44800</v>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J235">
         <v>68</v>
       </c>
       <c r="K235" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="4">
         <v>17</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t xml:space="preserve">Dröge</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörg</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E236" s="4">
+      <c r="E236" s="6">
         <v>27</v>
       </c>
-      <c r="F236">
+      <c r="F236" s="7">
         <v>6.5</v>
       </c>
       <c r="G236" s="5">
         <v>3</v>
       </c>
-      <c r="H236" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H236" s="8">
+        <v>44800</v>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J236">
         <v>68</v>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="4">
         <v>19</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t xml:space="preserve">Mireile</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E237" s="4">
+      <c r="E237" s="6">
         <v>26</v>
       </c>
-      <c r="F237">
-        <v>8.0</v>
+      <c r="F237" s="7">
+        <v>8</v>
       </c>
       <c r="G237" s="5">
         <v>3</v>
       </c>
-      <c r="H237" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H237" s="8">
+        <v>44800</v>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J237">
         <v>68</v>
       </c>
       <c r="K237" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4">
         <v>20</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t xml:space="preserve">Bartonek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t xml:space="preserve">Claudia</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E238" s="4">
+      <c r="E238" s="6">
         <v>24</v>
       </c>
-      <c r="F238">
-        <v>6.0</v>
+      <c r="F238" s="7">
+        <v>6</v>
       </c>
       <c r="G238" s="5">
         <v>3</v>
       </c>
-      <c r="H238" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H238" s="8">
+        <v>44800</v>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J238">
         <v>68</v>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="4">
         <v>21</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E239" s="4">
+      <c r="E239" s="6">
         <v>23</v>
       </c>
-      <c r="F239">
-        <v>6.0</v>
+      <c r="F239" s="7">
+        <v>6</v>
       </c>
       <c r="G239" s="5">
         <v>3</v>
       </c>
-      <c r="H239" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H239" s="8">
+        <v>44800</v>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J239">
         <v>68</v>
       </c>
       <c r="K239" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4">
         <v>22</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E240" s="4">
+      <c r="E240" s="6">
         <v>22</v>
       </c>
-      <c r="F240">
-        <v>8.0</v>
+      <c r="F240" s="7">
+        <v>8</v>
       </c>
       <c r="G240" s="5">
         <v>3</v>
       </c>
-      <c r="H240" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H240" s="8">
+        <v>44800</v>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J240">
         <v>68</v>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="4">
         <v>23</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t xml:space="preserve">Eickenbusch</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t xml:space="preserve">Sebastian</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E241" s="4">
+      <c r="E241" s="6">
         <v>19</v>
       </c>
-      <c r="F241">
-        <v>5.0</v>
+      <c r="F241" s="7">
+        <v>5</v>
       </c>
       <c r="G241" s="5">
         <v>3</v>
       </c>
-      <c r="H241" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H241" s="8">
+        <v>44800</v>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J241">
         <v>68</v>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="4">
         <v>24</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t xml:space="preserve">Katona</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t xml:space="preserve">Arne</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E242" s="4">
+      <c r="E242" s="6">
         <v>19</v>
       </c>
-      <c r="F242">
-        <v>7.0</v>
+      <c r="F242" s="7">
+        <v>7</v>
       </c>
       <c r="G242" s="5">
         <v>3</v>
       </c>
-      <c r="H242" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H242" s="8">
+        <v>44800</v>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J242">
         <v>68</v>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4">
         <v>25</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E243" s="4">
+      <c r="E243" s="6">
         <v>19</v>
       </c>
-      <c r="F243">
-        <v>8.0</v>
+      <c r="F243" s="7">
+        <v>8</v>
       </c>
       <c r="G243" s="5">
         <v>3</v>
       </c>
-      <c r="H243" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H243" s="8">
+        <v>44800</v>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J243">
         <v>68</v>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="4">
         <v>26</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t xml:space="preserve">Stade</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t xml:space="preserve">Matthias</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t xml:space="preserve">OF DV81</t>
         </is>
       </c>
-      <c r="E244" s="4">
+      <c r="E244" s="6">
         <v>18</v>
       </c>
-      <c r="F244">
-        <v>6.0</v>
+      <c r="F244" s="7">
+        <v>6</v>
       </c>
       <c r="G244" s="5">
         <v>3</v>
       </c>
-      <c r="H244" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H244" s="8">
+        <v>44800</v>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J244">
         <v>68</v>
       </c>
       <c r="K244" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="4">
         <v>27</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E245" s="4">
+      <c r="E245" s="6">
         <v>17</v>
       </c>
-      <c r="F245">
-        <v>7.0</v>
+      <c r="F245" s="7">
+        <v>7</v>
       </c>
       <c r="G245" s="5">
         <v>3</v>
       </c>
-      <c r="H245" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H245" s="8">
+        <v>44800</v>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J245">
         <v>68</v>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4">
         <v>28</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t xml:space="preserve">Bischof</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t xml:space="preserve">Deto</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E246" s="4">
+      <c r="E246" s="6">
         <v>16</v>
       </c>
-      <c r="F246">
-        <v>6.0</v>
+      <c r="F246" s="7">
+        <v>6</v>
       </c>
       <c r="G246" s="5">
         <v>3</v>
       </c>
-      <c r="H246" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H246" s="8">
+        <v>44800</v>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J246">
         <v>68</v>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="4">
         <v>29</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t xml:space="preserve">Hartel</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t xml:space="preserve">S JUNK</t>
         </is>
       </c>
-      <c r="E247" s="4">
+      <c r="E247" s="6">
         <v>15</v>
       </c>
-      <c r="F247">
+      <c r="F247" s="7">
         <v>7.5</v>
       </c>
       <c r="G247" s="5">
         <v>3</v>
       </c>
-      <c r="H247" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H247" s="8">
+        <v>44800</v>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J247">
         <v>68</v>
       </c>
       <c r="K247" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4">
         <v>30</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t xml:space="preserve">BOT DKC</t>
         </is>
       </c>
-      <c r="E248" s="4">
+      <c r="E248" s="6">
         <v>13</v>
       </c>
-      <c r="F248">
-        <v>7.0</v>
+      <c r="F248" s="7">
+        <v>7</v>
       </c>
       <c r="G248" s="5">
         <v>3</v>
       </c>
-      <c r="H248" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H248" s="8">
+        <v>44800</v>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J248">
         <v>68</v>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="4">
         <v>31</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t xml:space="preserve">Hofmann</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t xml:space="preserve">Heiko</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E249" s="4">
+      <c r="E249" s="6">
         <v>11</v>
       </c>
-      <c r="F249">
-        <v>8.0</v>
+      <c r="F249" s="7">
+        <v>8</v>
       </c>
       <c r="G249" s="5">
         <v>3</v>
       </c>
-      <c r="H249" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H249" s="8">
+        <v>44800</v>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J249">
         <v>68</v>
       </c>
       <c r="K249" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4">
         <v>32</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t xml:space="preserve">Richert</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t xml:space="preserve">Christina</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E250" s="4">
+      <c r="E250" s="6">
         <v>8</v>
       </c>
-      <c r="F250">
+      <c r="F250" s="7">
         <v>6.5</v>
       </c>
       <c r="G250" s="5">
         <v>3</v>
       </c>
-      <c r="H250" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H250" s="8">
+        <v>44800</v>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J250">
         <v>68</v>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="4">
         <v>33</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t xml:space="preserve">Radau</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörn</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t xml:space="preserve">F JAN</t>
         </is>
       </c>
-      <c r="E251" s="4">
-[...2 lines deleted...]
-      <c r="F251">
+      <c r="E251" s="6">
+        <v>3</v>
+      </c>
+      <c r="F251" s="7">
         <v>5.5</v>
       </c>
       <c r="G251" s="5">
         <v>3</v>
       </c>
-      <c r="H251" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H251" s="8">
+        <v>44800</v>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J251">
         <v>68</v>
       </c>
       <c r="K251" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="4">
         <v>34</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t xml:space="preserve">Teutsch</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t xml:space="preserve">Oliver</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E252" s="4">
+      <c r="E252" s="6">
         <v>0</v>
       </c>
-      <c r="F252">
-        <v>9.0</v>
+      <c r="F252" s="7">
+        <v>9</v>
       </c>
       <c r="G252" s="5">
         <v>3</v>
       </c>
-      <c r="H252" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H252" s="8">
+        <v>44800</v>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J252">
         <v>68</v>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4">
         <v>35</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t xml:space="preserve">Grix</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t xml:space="preserve">Rainer</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E253" s="6">
+      <c r="E253" s="9">
         <v>-2</v>
       </c>
-      <c r="F253">
+      <c r="F253" s="7">
         <v>7.5</v>
       </c>
       <c r="G253" s="5">
         <v>3</v>
       </c>
-      <c r="H253" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H253" s="8">
+        <v>44800</v>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J253">
         <v>68</v>
       </c>
       <c r="K253" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="4">
         <v>36</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t xml:space="preserve">Liebing</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t xml:space="preserve">Christel</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t xml:space="preserve">OF DV81</t>
         </is>
       </c>
-      <c r="E254" s="6">
+      <c r="E254" s="9">
         <v>-3</v>
       </c>
-      <c r="F254">
-        <v>7.0</v>
+      <c r="F254" s="7">
+        <v>7</v>
       </c>
       <c r="G254" s="5">
         <v>3</v>
       </c>
-      <c r="H254" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H254" s="8">
+        <v>44800</v>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J254">
         <v>68</v>
       </c>
       <c r="K254" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4">
         <v>37</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmchen</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E255" s="6">
+      <c r="E255" s="9">
         <v>-5</v>
       </c>
-      <c r="F255">
+      <c r="F255" s="7">
         <v>7.5</v>
       </c>
       <c r="G255" s="5">
         <v>3</v>
       </c>
-      <c r="H255" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H255" s="8">
+        <v>44800</v>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J255">
         <v>68</v>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4">
         <v>38</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t xml:space="preserve">Elter</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t xml:space="preserve">Kai</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E256" s="6">
+      <c r="E256" s="9">
         <v>-11</v>
       </c>
-      <c r="F256">
+      <c r="F256" s="7">
         <v>8.5</v>
       </c>
       <c r="G256" s="5">
         <v>3</v>
       </c>
-      <c r="H256" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H256" s="8">
+        <v>44800</v>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J256">
         <v>68</v>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="4">
         <v>39</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t xml:space="preserve">Krist</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t xml:space="preserve">Elke</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E257" s="6">
+      <c r="E257" s="9">
         <v>-13</v>
       </c>
-      <c r="F257">
+      <c r="F257" s="7">
         <v>7.5</v>
       </c>
       <c r="G257" s="5">
         <v>3</v>
       </c>
-      <c r="H257" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H257" s="8">
+        <v>44800</v>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J257">
         <v>68</v>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4">
         <v>40</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E258" s="6">
+      <c r="E258" s="9">
         <v>-15</v>
       </c>
-      <c r="F258">
-        <v>7.0</v>
+      <c r="F258" s="7">
+        <v>7</v>
       </c>
       <c r="G258" s="5">
         <v>3</v>
       </c>
-      <c r="H258" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H258" s="8">
+        <v>44800</v>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J258">
         <v>68</v>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4">
         <v>41</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t xml:space="preserve">Hegewald</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t xml:space="preserve">Birte</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E259" s="6">
+      <c r="E259" s="9">
         <v>-15</v>
       </c>
-      <c r="F259">
-        <v>8.0</v>
+      <c r="F259" s="7">
+        <v>8</v>
       </c>
       <c r="G259" s="5">
         <v>3</v>
       </c>
-      <c r="H259" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H259" s="8">
+        <v>44800</v>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J259">
         <v>68</v>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4">
         <v>42</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E260" s="6">
+      <c r="E260" s="9">
         <v>-17</v>
       </c>
-      <c r="F260">
-        <v>9.0</v>
+      <c r="F260" s="7">
+        <v>9</v>
       </c>
       <c r="G260" s="5">
         <v>3</v>
       </c>
-      <c r="H260" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H260" s="8">
+        <v>44800</v>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J260">
         <v>68</v>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="4">
         <v>43</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t xml:space="preserve">Hoops</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t xml:space="preserve">Lars-Peter</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E261" s="6">
+      <c r="E261" s="9">
         <v>-18</v>
       </c>
-      <c r="F261">
-        <v>8.0</v>
+      <c r="F261" s="7">
+        <v>8</v>
       </c>
       <c r="G261" s="5">
         <v>3</v>
       </c>
-      <c r="H261" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H261" s="8">
+        <v>44800</v>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J261">
         <v>68</v>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="4">
         <v>44</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t xml:space="preserve">Dickescheid</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E262" s="6">
+      <c r="E262" s="9">
         <v>-19</v>
       </c>
-      <c r="F262">
-        <v>6.0</v>
+      <c r="F262" s="7">
+        <v>6</v>
       </c>
       <c r="G262" s="5">
         <v>3</v>
       </c>
-      <c r="H262" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H262" s="8">
+        <v>44800</v>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J262">
         <v>68</v>
       </c>
       <c r="K262" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="4">
         <v>45</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t xml:space="preserve">Berkau</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E263" s="6">
+      <c r="E263" s="9">
         <v>-19</v>
       </c>
-      <c r="F263">
+      <c r="F263" s="7">
         <v>7.5</v>
       </c>
       <c r="G263" s="5">
         <v>3</v>
       </c>
-      <c r="H263" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H263" s="8">
+        <v>44800</v>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J263">
         <v>68</v>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="4">
         <v>46</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t xml:space="preserve">Weiser</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t xml:space="preserve">Tobias</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E264" s="6">
+      <c r="E264" s="9">
         <v>-19</v>
       </c>
-      <c r="F264">
-        <v>9.0</v>
+      <c r="F264" s="7">
+        <v>9</v>
       </c>
       <c r="G264" s="5">
         <v>3</v>
       </c>
-      <c r="H264" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H264" s="8">
+        <v>44800</v>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J264">
         <v>68</v>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="4">
         <v>47</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t xml:space="preserve">Krüger</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E265" s="6">
+      <c r="E265" s="9">
         <v>-23</v>
       </c>
-      <c r="F265">
-        <v>8.0</v>
+      <c r="F265" s="7">
+        <v>8</v>
       </c>
       <c r="G265" s="5">
         <v>3</v>
       </c>
-      <c r="H265" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H265" s="8">
+        <v>44800</v>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J265">
         <v>68</v>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4">
         <v>48</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t xml:space="preserve">Gerbig</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t xml:space="preserve">Sibylle</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E266" s="6">
+      <c r="E266" s="9">
         <v>-26</v>
       </c>
-      <c r="F266">
-        <v>8.0</v>
+      <c r="F266" s="7">
+        <v>8</v>
       </c>
       <c r="G266" s="5">
         <v>3</v>
       </c>
-      <c r="H266" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H266" s="8">
+        <v>44800</v>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J266">
         <v>68</v>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="4">
         <v>49</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t xml:space="preserve">Grub</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t xml:space="preserve">Raimund</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E267" s="6">
+      <c r="E267" s="9">
         <v>-29</v>
       </c>
-      <c r="F267">
-        <v>9.0</v>
+      <c r="F267" s="7">
+        <v>9</v>
       </c>
       <c r="G267" s="5">
         <v>3</v>
       </c>
-      <c r="H267" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H267" s="8">
+        <v>44800</v>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J267">
         <v>68</v>
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4">
         <v>50</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilko</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E268" s="6">
+      <c r="E268" s="9">
         <v>-31</v>
       </c>
-      <c r="F268">
-        <v>9.0</v>
+      <c r="F268" s="7">
+        <v>9</v>
       </c>
       <c r="G268" s="5">
         <v>3</v>
       </c>
-      <c r="H268" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H268" s="8">
+        <v>44800</v>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J268">
         <v>68</v>
       </c>
       <c r="K268" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4">
         <v>51</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t xml:space="preserve">Kesselring</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t xml:space="preserve">Winfried</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t xml:space="preserve">OF DV81</t>
         </is>
       </c>
-      <c r="E269" s="6">
+      <c r="E269" s="9">
         <v>-33</v>
       </c>
-      <c r="F269">
-        <v>9.0</v>
+      <c r="F269" s="7">
+        <v>9</v>
       </c>
       <c r="G269" s="5">
         <v>3</v>
       </c>
-      <c r="H269" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H269" s="8">
+        <v>44800</v>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J269">
         <v>68</v>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4">
         <v>52</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t xml:space="preserve">Tiller</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E270" s="6">
+      <c r="E270" s="9">
         <v>-34</v>
       </c>
-      <c r="F270">
-        <v>9.0</v>
+      <c r="F270" s="7">
+        <v>9</v>
       </c>
       <c r="G270" s="5">
         <v>3</v>
       </c>
-      <c r="H270" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H270" s="8">
+        <v>44800</v>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J270">
         <v>68</v>
       </c>
       <c r="K270" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4">
         <v>53</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamby</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E271" s="6">
+      <c r="E271" s="9">
         <v>-38</v>
       </c>
-      <c r="F271">
-        <v>9.0</v>
+      <c r="F271" s="7">
+        <v>9</v>
       </c>
       <c r="G271" s="5">
         <v>3</v>
       </c>
-      <c r="H271" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H271" s="8">
+        <v>44800</v>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J271">
         <v>68</v>
       </c>
       <c r="K271" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="4">
         <v>54</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t xml:space="preserve">Graf</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t xml:space="preserve">Caroline</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E272" s="6">
+      <c r="E272" s="9">
         <v>-40</v>
       </c>
-      <c r="F272">
-        <v>8.0</v>
+      <c r="F272" s="7">
+        <v>8</v>
       </c>
       <c r="G272" s="5">
         <v>3</v>
       </c>
-      <c r="H272" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H272" s="8">
+        <v>44800</v>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J272">
         <v>68</v>
       </c>
       <c r="K272" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4">
         <v>55</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t xml:space="preserve">Koppelin</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E273" s="6">
+      <c r="E273" s="9">
         <v>-40</v>
       </c>
-      <c r="F273">
+      <c r="F273" s="7">
         <v>9.5</v>
       </c>
       <c r="G273" s="5">
         <v>3</v>
       </c>
-      <c r="H273" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H273" s="8">
+        <v>44800</v>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J273">
         <v>68</v>
       </c>
       <c r="K273" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4">
         <v>56</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E274" s="6">
+      <c r="E274" s="9">
         <v>-42</v>
       </c>
-      <c r="F274">
-        <v>11.0</v>
+      <c r="F274" s="7">
+        <v>11</v>
       </c>
       <c r="G274" s="5">
         <v>3</v>
       </c>
-      <c r="H274" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H274" s="8">
+        <v>44800</v>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J274">
         <v>68</v>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="4">
         <v>57</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t xml:space="preserve">Jennifer</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E275" s="6">
+      <c r="E275" s="9">
         <v>-44</v>
       </c>
-      <c r="F275">
-        <v>9.0</v>
+      <c r="F275" s="7">
+        <v>9</v>
       </c>
       <c r="G275" s="5">
         <v>3</v>
       </c>
-      <c r="H275" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H275" s="8">
+        <v>44800</v>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J275">
         <v>68</v>
       </c>
       <c r="K275" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4">
         <v>58</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E276" s="6">
+      <c r="E276" s="9">
         <v>-45</v>
       </c>
-      <c r="F276">
-        <v>8.0</v>
+      <c r="F276" s="7">
+        <v>8</v>
       </c>
       <c r="G276" s="5">
         <v>3</v>
       </c>
-      <c r="H276" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H276" s="8">
+        <v>44800</v>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J276">
         <v>68</v>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="4">
         <v>59</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t xml:space="preserve">Rumpe</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t xml:space="preserve">Bernhard</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t xml:space="preserve">AC DCC</t>
         </is>
       </c>
-      <c r="E277" s="6">
+      <c r="E277" s="9">
         <v>-46</v>
       </c>
-      <c r="F277">
-        <v>8.0</v>
+      <c r="F277" s="7">
+        <v>8</v>
       </c>
       <c r="G277" s="5">
         <v>3</v>
       </c>
-      <c r="H277" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H277" s="8">
+        <v>44800</v>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J277">
         <v>68</v>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="4">
         <v>60</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamby</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E278" s="6">
+      <c r="E278" s="9">
         <v>-48</v>
       </c>
-      <c r="F278">
-        <v>9.0</v>
+      <c r="F278" s="7">
+        <v>9</v>
       </c>
       <c r="G278" s="5">
         <v>3</v>
       </c>
-      <c r="H278" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H278" s="8">
+        <v>44800</v>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J278">
         <v>68</v>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4">
         <v>61</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirschauer</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E279" s="6">
+      <c r="E279" s="9">
         <v>-49</v>
       </c>
-      <c r="F279">
+      <c r="F279" s="7">
         <v>9.5</v>
       </c>
       <c r="G279" s="5">
         <v>3</v>
       </c>
-      <c r="H279" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H279" s="8">
+        <v>44800</v>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J279">
         <v>68</v>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4">
         <v>62</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergmann</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t xml:space="preserve">Conrad</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E280" s="6">
+      <c r="E280" s="9">
         <v>-51</v>
       </c>
-      <c r="F280">
-        <v>10.0</v>
+      <c r="F280" s="7">
+        <v>10</v>
       </c>
       <c r="G280" s="5">
         <v>3</v>
       </c>
-      <c r="H280" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H280" s="8">
+        <v>44800</v>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J280">
         <v>68</v>
       </c>
       <c r="K280" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4">
         <v>63</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t xml:space="preserve">Leonhardt</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t xml:space="preserve">André</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E281" s="6">
+      <c r="E281" s="9">
         <v>-53</v>
       </c>
-      <c r="F281">
-        <v>10.0</v>
+      <c r="F281" s="7">
+        <v>10</v>
       </c>
       <c r="G281" s="5">
         <v>3</v>
       </c>
-      <c r="H281" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H281" s="8">
+        <v>44800</v>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J281">
         <v>68</v>
       </c>
       <c r="K281" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4">
         <v>64</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t xml:space="preserve">Velte</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E282" s="6">
+      <c r="E282" s="9">
         <v>-59</v>
       </c>
-      <c r="F282">
-        <v>11.0</v>
+      <c r="F282" s="7">
+        <v>11</v>
       </c>
       <c r="G282" s="5">
         <v>3</v>
       </c>
-      <c r="H282" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H282" s="8">
+        <v>44800</v>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J282">
         <v>68</v>
       </c>
       <c r="K282" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4">
         <v>65</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E283" s="6">
+      <c r="E283" s="9">
         <v>-67</v>
       </c>
-      <c r="F283">
-        <v>11.0</v>
+      <c r="F283" s="7">
+        <v>11</v>
       </c>
       <c r="G283" s="5">
         <v>3</v>
       </c>
-      <c r="H283" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H283" s="8">
+        <v>44800</v>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J283">
         <v>68</v>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4">
         <v>66</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t xml:space="preserve">Benninghoff</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t xml:space="preserve">Dorothee</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E284" s="6">
+      <c r="E284" s="9">
         <v>-69</v>
       </c>
-      <c r="F284">
-        <v>11.0</v>
+      <c r="F284" s="7">
+        <v>11</v>
       </c>
       <c r="G284" s="5">
         <v>3</v>
       </c>
-      <c r="H284" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H284" s="8">
+        <v>44800</v>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J284">
         <v>68</v>
       </c>
       <c r="K284" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4">
         <v>67</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t xml:space="preserve">Liebing</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t xml:space="preserve">Erich</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t xml:space="preserve">OF DV81</t>
         </is>
       </c>
-      <c r="E285" s="6">
+      <c r="E285" s="9">
         <v>-70</v>
       </c>
-      <c r="F285">
-        <v>11.0</v>
+      <c r="F285" s="7">
+        <v>11</v>
       </c>
       <c r="G285" s="5">
         <v>3</v>
       </c>
-      <c r="H285" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H285" s="8">
+        <v>44800</v>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J285">
         <v>68</v>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4">
         <v>68</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhardt</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E286" s="6">
+      <c r="E286" s="9">
         <v>-72</v>
       </c>
-      <c r="F286">
+      <c r="F286" s="7">
         <v>10.5</v>
       </c>
       <c r="G286" s="5">
         <v>3</v>
       </c>
-      <c r="H286" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H286" s="8">
+        <v>44800</v>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
       <c r="J286">
         <v>68</v>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4">
         <v>1</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t xml:space="preserve">Staab</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E287" s="4">
+      <c r="E287" s="6">
         <v>121</v>
       </c>
-      <c r="F287">
+      <c r="F287" s="7">
         <v>3.5</v>
       </c>
       <c r="G287" s="5">
         <v>3</v>
       </c>
-      <c r="H287" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H287" s="8">
+        <v>44773</v>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J287">
         <v>60</v>
       </c>
       <c r="K287" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="4">
         <v>2</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t xml:space="preserve">Gompf</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Peter</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E288" s="4">
+      <c r="E288" s="6">
         <v>109</v>
       </c>
-      <c r="F288">
-        <v>3.0</v>
+      <c r="F288" s="7">
+        <v>3</v>
       </c>
       <c r="G288" s="5">
         <v>3</v>
       </c>
-      <c r="H288" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H288" s="8">
+        <v>44773</v>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J288">
         <v>60</v>
       </c>
       <c r="K288" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="4">
         <v>3</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E289" s="4">
+      <c r="E289" s="6">
         <v>107</v>
       </c>
-      <c r="F289">
-        <v>4.0</v>
+      <c r="F289" s="7">
+        <v>4</v>
       </c>
       <c r="G289" s="5">
         <v>3</v>
       </c>
-      <c r="H289" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H289" s="8">
+        <v>44773</v>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J289">
         <v>60</v>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="4">
         <v>4</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t xml:space="preserve">Wenzel</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t xml:space="preserve">Enrico</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E290" s="4">
+      <c r="E290" s="6">
         <v>90</v>
       </c>
-      <c r="F290">
-        <v>6.0</v>
+      <c r="F290" s="7">
+        <v>6</v>
       </c>
       <c r="G290" s="5">
         <v>3</v>
       </c>
-      <c r="H290" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H290" s="8">
+        <v>44773</v>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J290">
         <v>60</v>
       </c>
       <c r="K290" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="4">
         <v>5</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E291" s="4">
+      <c r="E291" s="6">
         <v>78</v>
       </c>
-      <c r="F291">
-        <v>5.0</v>
+      <c r="F291" s="7">
+        <v>5</v>
       </c>
       <c r="G291" s="5">
         <v>3</v>
       </c>
-      <c r="H291" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H291" s="8">
+        <v>44773</v>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J291">
         <v>60</v>
       </c>
       <c r="K291" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="4">
         <v>6</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E292" s="4">
+      <c r="E292" s="6">
         <v>75</v>
       </c>
-      <c r="F292">
-        <v>4.0</v>
+      <c r="F292" s="7">
+        <v>4</v>
       </c>
       <c r="G292" s="5">
         <v>3</v>
       </c>
-      <c r="H292" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H292" s="8">
+        <v>44773</v>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J292">
         <v>60</v>
       </c>
       <c r="K292" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="4">
         <v>7</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E293" s="4">
+      <c r="E293" s="6">
         <v>74</v>
       </c>
-      <c r="F293">
-        <v>6.0</v>
+      <c r="F293" s="7">
+        <v>6</v>
       </c>
       <c r="G293" s="5">
         <v>3</v>
       </c>
-      <c r="H293" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H293" s="8">
+        <v>44773</v>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J293">
         <v>60</v>
       </c>
       <c r="K293" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="4">
         <v>8</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t xml:space="preserve">Anne</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E294" s="4">
+      <c r="E294" s="6">
         <v>56</v>
       </c>
-      <c r="F294">
-        <v>5.0</v>
+      <c r="F294" s="7">
+        <v>5</v>
       </c>
       <c r="G294" s="5">
         <v>3</v>
       </c>
-      <c r="H294" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H294" s="8">
+        <v>44773</v>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J294">
         <v>60</v>
       </c>
       <c r="K294" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="4">
         <v>9</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t xml:space="preserve">Wodsak</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t xml:space="preserve">Johannes</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E295" s="4">
+      <c r="E295" s="6">
         <v>48</v>
       </c>
-      <c r="F295">
-        <v>5.0</v>
+      <c r="F295" s="7">
+        <v>5</v>
       </c>
       <c r="G295" s="5">
         <v>3</v>
       </c>
-      <c r="H295" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H295" s="8">
+        <v>44773</v>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J295">
         <v>60</v>
       </c>
       <c r="K295" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="4">
         <v>10</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E296" s="4">
+      <c r="E296" s="6">
         <v>46</v>
       </c>
-      <c r="F296">
-        <v>4.0</v>
+      <c r="F296" s="7">
+        <v>4</v>
       </c>
       <c r="G296" s="5">
         <v>3</v>
       </c>
-      <c r="H296" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H296" s="8">
+        <v>44773</v>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J296">
         <v>60</v>
       </c>
       <c r="K296" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="4">
         <v>11</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E297" s="4">
+      <c r="E297" s="6">
         <v>42</v>
       </c>
-      <c r="F297">
+      <c r="F297" s="7">
         <v>5.5</v>
       </c>
       <c r="G297" s="5">
         <v>3</v>
       </c>
-      <c r="H297" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H297" s="8">
+        <v>44773</v>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J297">
         <v>60</v>
       </c>
       <c r="K297" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="4">
         <v>12</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilko</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E298" s="4">
+      <c r="E298" s="6">
         <v>37</v>
       </c>
-      <c r="F298">
-        <v>8.0</v>
+      <c r="F298" s="7">
+        <v>8</v>
       </c>
       <c r="G298" s="5">
         <v>3</v>
       </c>
-      <c r="H298" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H298" s="8">
+        <v>44773</v>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J298">
         <v>60</v>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="4">
         <v>13</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t xml:space="preserve">Helbig</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E299" s="4">
+      <c r="E299" s="6">
         <v>32</v>
       </c>
-      <c r="F299">
-        <v>7.0</v>
+      <c r="F299" s="7">
+        <v>7</v>
       </c>
       <c r="G299" s="5">
         <v>3</v>
       </c>
-      <c r="H299" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H299" s="8">
+        <v>44773</v>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J299">
         <v>60</v>
       </c>
       <c r="K299" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="4">
         <v>14</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t xml:space="preserve">Fotteler</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t xml:space="preserve">Raphael</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E300" s="4">
+      <c r="E300" s="6">
         <v>26</v>
       </c>
-      <c r="F300">
-        <v>7.0</v>
+      <c r="F300" s="7">
+        <v>7</v>
       </c>
       <c r="G300" s="5">
         <v>3</v>
       </c>
-      <c r="H300" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H300" s="8">
+        <v>44773</v>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J300">
         <v>60</v>
       </c>
       <c r="K300" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="4">
         <v>15</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t xml:space="preserve">Jennifer</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E301" s="4">
+      <c r="E301" s="6">
         <v>25</v>
       </c>
-      <c r="F301">
-        <v>8.0</v>
+      <c r="F301" s="7">
+        <v>8</v>
       </c>
       <c r="G301" s="5">
         <v>3</v>
       </c>
-      <c r="H301" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H301" s="8">
+        <v>44773</v>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J301">
         <v>60</v>
       </c>
       <c r="K301" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="4">
         <v>16</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t xml:space="preserve">Semkowsky</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E302" s="4">
+      <c r="E302" s="6">
         <v>24</v>
       </c>
-      <c r="F302">
+      <c r="F302" s="7">
         <v>6.5</v>
       </c>
       <c r="G302" s="5">
         <v>3</v>
       </c>
-      <c r="H302" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H302" s="8">
+        <v>44773</v>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J302">
         <v>60</v>
       </c>
       <c r="K302" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="4">
         <v>17</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t xml:space="preserve">Sandra</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E303" s="4">
+      <c r="E303" s="6">
         <v>22</v>
       </c>
-      <c r="F303">
-        <v>5.0</v>
+      <c r="F303" s="7">
+        <v>5</v>
       </c>
       <c r="G303" s="5">
         <v>3</v>
       </c>
-      <c r="H303" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H303" s="8">
+        <v>44773</v>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J303">
         <v>60</v>
       </c>
       <c r="K303" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="4">
         <v>17</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E304" s="4">
+      <c r="E304" s="6">
         <v>22</v>
       </c>
-      <c r="F304">
-        <v>6.0</v>
+      <c r="F304" s="7">
+        <v>6</v>
       </c>
       <c r="G304" s="5">
         <v>3</v>
       </c>
-      <c r="H304" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H304" s="8">
+        <v>44773</v>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J304">
         <v>60</v>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="4">
         <v>19</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmchen</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E305" s="4">
+      <c r="E305" s="6">
         <v>20</v>
       </c>
-      <c r="F305">
-        <v>8.0</v>
+      <c r="F305" s="7">
+        <v>8</v>
       </c>
       <c r="G305" s="5">
         <v>3</v>
       </c>
-      <c r="H305" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H305" s="8">
+        <v>44773</v>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J305">
         <v>60</v>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="4">
         <v>20</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t xml:space="preserve">Bauer</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t xml:space="preserve">Mirka</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E306" s="4">
+      <c r="E306" s="6">
         <v>18</v>
       </c>
-      <c r="F306">
+      <c r="F306" s="7">
         <v>6.5</v>
       </c>
       <c r="G306" s="5">
         <v>3</v>
       </c>
-      <c r="H306" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H306" s="8">
+        <v>44773</v>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J306">
         <v>60</v>
       </c>
       <c r="K306" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="4">
         <v>21</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t xml:space="preserve">Pfeiffer</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t xml:space="preserve">Lothar</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E307" s="4">
+      <c r="E307" s="6">
         <v>11</v>
       </c>
-      <c r="F307">
-        <v>8.0</v>
+      <c r="F307" s="7">
+        <v>8</v>
       </c>
       <c r="G307" s="5">
         <v>3</v>
       </c>
-      <c r="H307" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H307" s="8">
+        <v>44773</v>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J307">
         <v>60</v>
       </c>
       <c r="K307" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="4">
         <v>22</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t xml:space="preserve">Seliger</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t xml:space="preserve">Falk</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E308" s="4">
+      <c r="E308" s="6">
         <v>11</v>
       </c>
-      <c r="F308">
-        <v>8.0</v>
+      <c r="F308" s="7">
+        <v>8</v>
       </c>
       <c r="G308" s="5">
         <v>3</v>
       </c>
-      <c r="H308" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H308" s="8">
+        <v>44773</v>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J308">
         <v>60</v>
       </c>
       <c r="K308" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="4">
         <v>23</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E309" s="4">
+      <c r="E309" s="6">
         <v>7</v>
       </c>
-      <c r="F309">
-        <v>8.0</v>
+      <c r="F309" s="7">
+        <v>8</v>
       </c>
       <c r="G309" s="5">
         <v>3</v>
       </c>
-      <c r="H309" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H309" s="8">
+        <v>44773</v>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J309">
         <v>60</v>
       </c>
       <c r="K309" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="4">
         <v>24</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenntner</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E310" s="4">
+      <c r="E310" s="6">
         <v>6</v>
       </c>
-      <c r="F310">
-        <v>6.0</v>
+      <c r="F310" s="7">
+        <v>6</v>
       </c>
       <c r="G310" s="5">
         <v>3</v>
       </c>
-      <c r="H310" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H310" s="8">
+        <v>44773</v>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J310">
         <v>60</v>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="4">
         <v>25</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t xml:space="preserve">Cremer</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t xml:space="preserve">Erika</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t xml:space="preserve">AC DCC</t>
         </is>
       </c>
-      <c r="E311" s="4">
+      <c r="E311" s="6">
         <v>2</v>
       </c>
-      <c r="F311">
-        <v>8.0</v>
+      <c r="F311" s="7">
+        <v>8</v>
       </c>
       <c r="G311" s="5">
         <v>3</v>
       </c>
-      <c r="H311" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H311" s="8">
+        <v>44773</v>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J311">
         <v>60</v>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="4">
         <v>26</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t xml:space="preserve">Kömpf</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E312" s="4">
+      <c r="E312" s="6">
         <v>1</v>
       </c>
-      <c r="F312">
-        <v>7.0</v>
+      <c r="F312" s="7">
+        <v>7</v>
       </c>
       <c r="G312" s="5">
         <v>3</v>
       </c>
-      <c r="H312" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H312" s="8">
+        <v>44773</v>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J312">
         <v>60</v>
       </c>
       <c r="K312" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="4">
         <v>27</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t xml:space="preserve">Brendli</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t xml:space="preserve">Werner</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E313" s="4">
+      <c r="E313" s="6">
         <v>0</v>
       </c>
-      <c r="F313">
-        <v>9.0</v>
+      <c r="F313" s="7">
+        <v>9</v>
       </c>
       <c r="G313" s="5">
         <v>3</v>
       </c>
-      <c r="H313" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H313" s="8">
+        <v>44773</v>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J313">
         <v>60</v>
       </c>
       <c r="K313" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="4">
         <v>28</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E314" s="6">
+      <c r="E314" s="9">
         <v>-2</v>
       </c>
-      <c r="F314">
-        <v>8.0</v>
+      <c r="F314" s="7">
+        <v>8</v>
       </c>
       <c r="G314" s="5">
         <v>3</v>
       </c>
-      <c r="H314" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H314" s="8">
+        <v>44773</v>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J314">
         <v>60</v>
       </c>
       <c r="K314" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="4">
         <v>29</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t xml:space="preserve">Seliger</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t xml:space="preserve">Christine</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E315" s="6">
+      <c r="E315" s="9">
         <v>-3</v>
       </c>
-      <c r="F315">
-        <v>8.0</v>
+      <c r="F315" s="7">
+        <v>8</v>
       </c>
       <c r="G315" s="5">
         <v>3</v>
       </c>
-      <c r="H315" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H315" s="8">
+        <v>44773</v>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J315">
         <v>60</v>
       </c>
       <c r="K315" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="4">
         <v>30</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t xml:space="preserve">Henrich</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t xml:space="preserve">Roland</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t xml:space="preserve">S JUNK</t>
         </is>
       </c>
-      <c r="E316" s="6">
+      <c r="E316" s="9">
         <v>-4</v>
       </c>
-      <c r="F316">
+      <c r="F316" s="7">
         <v>7.5</v>
       </c>
       <c r="G316" s="5">
         <v>3</v>
       </c>
-      <c r="H316" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H316" s="8">
+        <v>44773</v>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J316">
         <v>60</v>
       </c>
       <c r="K316" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="4">
         <v>31</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t xml:space="preserve">Wagner</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t xml:space="preserve">Sebastian</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E317" s="6">
+      <c r="E317" s="9">
         <v>-5</v>
       </c>
-      <c r="F317">
-        <v>6.0</v>
+      <c r="F317" s="7">
+        <v>6</v>
       </c>
       <c r="G317" s="5">
         <v>3</v>
       </c>
-      <c r="H317" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H317" s="8">
+        <v>44773</v>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J317">
         <v>60</v>
       </c>
       <c r="K317" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="4">
         <v>32</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t xml:space="preserve">Küstner</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t xml:space="preserve">Klemens</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E318" s="6">
+      <c r="E318" s="9">
         <v>-5</v>
       </c>
-      <c r="F318">
-        <v>8.0</v>
+      <c r="F318" s="7">
+        <v>8</v>
       </c>
       <c r="G318" s="5">
         <v>3</v>
       </c>
-      <c r="H318" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H318" s="8">
+        <v>44773</v>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J318">
         <v>60</v>
       </c>
       <c r="K318" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="4">
         <v>33</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnenschein</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E319" s="6">
+      <c r="E319" s="9">
         <v>-6</v>
       </c>
-      <c r="F319">
-        <v>9.0</v>
+      <c r="F319" s="7">
+        <v>9</v>
       </c>
       <c r="G319" s="5">
         <v>3</v>
       </c>
-      <c r="H319" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H319" s="8">
+        <v>44773</v>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J319">
         <v>60</v>
       </c>
       <c r="K319" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="4">
         <v>34</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t xml:space="preserve">Widderich</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t xml:space="preserve">Nils</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E320" s="6">
+      <c r="E320" s="9">
         <v>-7</v>
       </c>
-      <c r="F320">
-        <v>7.0</v>
+      <c r="F320" s="7">
+        <v>7</v>
       </c>
       <c r="G320" s="5">
         <v>3</v>
       </c>
-      <c r="H320" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H320" s="8">
+        <v>44773</v>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J320">
         <v>60</v>
       </c>
       <c r="K320" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="4">
         <v>35</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t xml:space="preserve">Radke</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E321" s="6">
+      <c r="E321" s="9">
         <v>-7</v>
       </c>
-      <c r="F321">
+      <c r="F321" s="7">
         <v>8.5</v>
       </c>
       <c r="G321" s="5">
         <v>3</v>
       </c>
-      <c r="H321" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H321" s="8">
+        <v>44773</v>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J321">
         <v>60</v>
       </c>
       <c r="K321" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="4">
         <v>36</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E322" s="6">
+      <c r="E322" s="9">
         <v>-9</v>
       </c>
-      <c r="F322">
-        <v>9.0</v>
+      <c r="F322" s="7">
+        <v>9</v>
       </c>
       <c r="G322" s="5">
         <v>3</v>
       </c>
-      <c r="H322" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H322" s="8">
+        <v>44773</v>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J322">
         <v>60</v>
       </c>
       <c r="K322" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="4">
         <v>37</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t xml:space="preserve">Hegewald</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörg</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E323" s="6">
+      <c r="E323" s="9">
         <v>-10</v>
       </c>
-      <c r="F323">
-        <v>9.0</v>
+      <c r="F323" s="7">
+        <v>9</v>
       </c>
       <c r="G323" s="5">
         <v>3</v>
       </c>
-      <c r="H323" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H323" s="8">
+        <v>44773</v>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J323">
         <v>60</v>
       </c>
       <c r="K323" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="4">
         <v>38</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t xml:space="preserve">Israel</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E324" s="6">
+      <c r="E324" s="9">
         <v>-11</v>
       </c>
-      <c r="F324">
-        <v>7.0</v>
+      <c r="F324" s="7">
+        <v>7</v>
       </c>
       <c r="G324" s="5">
         <v>3</v>
       </c>
-      <c r="H324" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H324" s="8">
+        <v>44773</v>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J324">
         <v>60</v>
       </c>
       <c r="K324" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="4">
         <v>39</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t xml:space="preserve">Weidmann</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t xml:space="preserve">Claudia</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E325" s="6">
+      <c r="E325" s="9">
         <v>-12</v>
       </c>
-      <c r="F325">
-        <v>7.0</v>
+      <c r="F325" s="7">
+        <v>7</v>
       </c>
       <c r="G325" s="5">
         <v>3</v>
       </c>
-      <c r="H325" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H325" s="8">
+        <v>44773</v>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J325">
         <v>60</v>
       </c>
       <c r="K325" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="4">
         <v>40</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E326" s="6">
+      <c r="E326" s="9">
         <v>-15</v>
       </c>
-      <c r="F326">
-        <v>7.0</v>
+      <c r="F326" s="7">
+        <v>7</v>
       </c>
       <c r="G326" s="5">
         <v>3</v>
       </c>
-      <c r="H326" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H326" s="8">
+        <v>44773</v>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J326">
         <v>60</v>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="4">
         <v>41</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E327" s="6">
+      <c r="E327" s="9">
         <v>-15</v>
       </c>
-      <c r="F327">
-        <v>9.0</v>
+      <c r="F327" s="7">
+        <v>9</v>
       </c>
       <c r="G327" s="5">
         <v>3</v>
       </c>
-      <c r="H327" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H327" s="8">
+        <v>44773</v>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J327">
         <v>60</v>
       </c>
       <c r="K327" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="4">
         <v>42</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t xml:space="preserve">Ponzlet</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t xml:space="preserve">Roswitha</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E328" s="6">
+      <c r="E328" s="9">
         <v>-16</v>
       </c>
-      <c r="F328">
-        <v>7.0</v>
+      <c r="F328" s="7">
+        <v>7</v>
       </c>
       <c r="G328" s="5">
         <v>3</v>
       </c>
-      <c r="H328" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H328" s="8">
+        <v>44773</v>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J328">
         <v>60</v>
       </c>
       <c r="K328" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="4">
         <v>43</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t xml:space="preserve">Eickenbusch</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t xml:space="preserve">Sebastian</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E329" s="6">
+      <c r="E329" s="9">
         <v>-22</v>
       </c>
-      <c r="F329">
-        <v>9.0</v>
+      <c r="F329" s="7">
+        <v>9</v>
       </c>
       <c r="G329" s="5">
         <v>3</v>
       </c>
-      <c r="H329" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H329" s="8">
+        <v>44773</v>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J329">
         <v>60</v>
       </c>
       <c r="K329" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="4">
         <v>44</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E330" s="6">
+      <c r="E330" s="9">
         <v>-22</v>
       </c>
-      <c r="F330">
-        <v>9.0</v>
+      <c r="F330" s="7">
+        <v>9</v>
       </c>
       <c r="G330" s="5">
         <v>3</v>
       </c>
-      <c r="H330" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H330" s="8">
+        <v>44773</v>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J330">
         <v>60</v>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="4">
         <v>45</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t xml:space="preserve">Klos</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieda</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E331" s="6">
+      <c r="E331" s="9">
         <v>-26</v>
       </c>
-      <c r="F331">
-        <v>8.0</v>
+      <c r="F331" s="7">
+        <v>8</v>
       </c>
       <c r="G331" s="5">
         <v>3</v>
       </c>
-      <c r="H331" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H331" s="8">
+        <v>44773</v>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J331">
         <v>60</v>
       </c>
       <c r="K331" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="4">
         <v>46</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t xml:space="preserve">Dauth</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t xml:space="preserve">Benjamin</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E332" s="6">
+      <c r="E332" s="9">
         <v>-26</v>
       </c>
-      <c r="F332">
-        <v>9.0</v>
+      <c r="F332" s="7">
+        <v>9</v>
       </c>
       <c r="G332" s="5">
         <v>3</v>
       </c>
-      <c r="H332" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H332" s="8">
+        <v>44773</v>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J332">
         <v>60</v>
       </c>
       <c r="K332" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="4">
         <v>47</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t xml:space="preserve">Graf</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t xml:space="preserve">Caroline</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E333" s="6">
+      <c r="E333" s="9">
         <v>-29</v>
       </c>
-      <c r="F333">
-        <v>8.0</v>
+      <c r="F333" s="7">
+        <v>8</v>
       </c>
       <c r="G333" s="5">
         <v>3</v>
       </c>
-      <c r="H333" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H333" s="8">
+        <v>44773</v>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J333">
         <v>60</v>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="4">
         <v>48</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t xml:space="preserve">Kölz</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t xml:space="preserve">Henriette</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E334" s="6">
+      <c r="E334" s="9">
         <v>-33</v>
       </c>
-      <c r="F334">
-        <v>7.0</v>
+      <c r="F334" s="7">
+        <v>7</v>
       </c>
       <c r="G334" s="5">
         <v>3</v>
       </c>
-      <c r="H334" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H334" s="8">
+        <v>44773</v>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J334">
         <v>60</v>
       </c>
       <c r="K334" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="4">
         <v>49</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t xml:space="preserve">Niederauer</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E335" s="6">
+      <c r="E335" s="9">
         <v>-38</v>
       </c>
-      <c r="F335">
+      <c r="F335" s="7">
         <v>7.5</v>
       </c>
       <c r="G335" s="5">
         <v>3</v>
       </c>
-      <c r="H335" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H335" s="8">
+        <v>44773</v>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J335">
         <v>60</v>
       </c>
       <c r="K335" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="4">
         <v>50</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t xml:space="preserve">Weiser</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t xml:space="preserve">Tobias</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E336" s="6">
+      <c r="E336" s="9">
         <v>-43</v>
       </c>
-      <c r="F336">
-        <v>9.0</v>
+      <c r="F336" s="7">
+        <v>9</v>
       </c>
       <c r="G336" s="5">
         <v>3</v>
       </c>
-      <c r="H336" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H336" s="8">
+        <v>44773</v>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J336">
         <v>60</v>
       </c>
       <c r="K336" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="4">
         <v>51</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E337" s="6">
+      <c r="E337" s="9">
         <v>-49</v>
       </c>
-      <c r="F337">
-        <v>10.0</v>
+      <c r="F337" s="7">
+        <v>10</v>
       </c>
       <c r="G337" s="5">
         <v>3</v>
       </c>
-      <c r="H337" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H337" s="8">
+        <v>44773</v>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J337">
         <v>60</v>
       </c>
       <c r="K337" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="4">
         <v>52</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t xml:space="preserve">Reinold</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E338" s="6">
+      <c r="E338" s="9">
         <v>-50</v>
       </c>
-      <c r="F338">
-        <v>9.0</v>
+      <c r="F338" s="7">
+        <v>9</v>
       </c>
       <c r="G338" s="5">
         <v>3</v>
       </c>
-      <c r="H338" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H338" s="8">
+        <v>44773</v>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J338">
         <v>60</v>
       </c>
       <c r="K338" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="4">
         <v>53</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E339" s="6">
+      <c r="E339" s="9">
         <v>-54</v>
       </c>
-      <c r="F339">
-        <v>9.0</v>
+      <c r="F339" s="7">
+        <v>9</v>
       </c>
       <c r="G339" s="5">
         <v>3</v>
       </c>
-      <c r="H339" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H339" s="8">
+        <v>44773</v>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J339">
         <v>60</v>
       </c>
       <c r="K339" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="4">
         <v>54</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E340" s="6">
+      <c r="E340" s="9">
         <v>-60</v>
       </c>
-      <c r="F340">
-        <v>10.0</v>
+      <c r="F340" s="7">
+        <v>10</v>
       </c>
       <c r="G340" s="5">
         <v>3</v>
       </c>
-      <c r="H340" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H340" s="8">
+        <v>44773</v>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J340">
         <v>60</v>
       </c>
       <c r="K340" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="4">
         <v>55</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t xml:space="preserve">Hendricks</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E341" s="6">
+      <c r="E341" s="9">
         <v>-67</v>
       </c>
-      <c r="F341">
-        <v>9.0</v>
+      <c r="F341" s="7">
+        <v>9</v>
       </c>
       <c r="G341" s="5">
         <v>3</v>
       </c>
-      <c r="H341" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H341" s="8">
+        <v>44773</v>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J341">
         <v>60</v>
       </c>
       <c r="K341" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="4">
         <v>56</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuner</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t xml:space="preserve">Andrea</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E342" s="6">
+      <c r="E342" s="9">
         <v>-74</v>
       </c>
-      <c r="F342">
+      <c r="F342" s="7">
         <v>9.5</v>
       </c>
       <c r="G342" s="5">
         <v>3</v>
       </c>
-      <c r="H342" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H342" s="8">
+        <v>44773</v>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J342">
         <v>60</v>
       </c>
       <c r="K342" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="4">
         <v>57</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolf</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t xml:space="preserve">Simone</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E343" s="6">
+      <c r="E343" s="9">
         <v>-76</v>
       </c>
-      <c r="F343">
-        <v>11.0</v>
+      <c r="F343" s="7">
+        <v>11</v>
       </c>
       <c r="G343" s="5">
         <v>3</v>
       </c>
-      <c r="H343" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H343" s="8">
+        <v>44773</v>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J343">
         <v>60</v>
       </c>
       <c r="K343" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="4">
         <v>58</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E344" s="6">
+      <c r="E344" s="9">
         <v>-89</v>
       </c>
-      <c r="F344">
-        <v>12.0</v>
+      <c r="F344" s="7">
+        <v>12</v>
       </c>
       <c r="G344" s="5">
         <v>3</v>
       </c>
-      <c r="H344" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H344" s="8">
+        <v>44773</v>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J344">
         <v>60</v>
       </c>
       <c r="K344" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="4">
         <v>59</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t xml:space="preserve">Geister</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E345" s="6">
+      <c r="E345" s="9">
         <v>-109</v>
       </c>
-      <c r="F345">
-        <v>11.0</v>
+      <c r="F345" s="7">
+        <v>11</v>
       </c>
       <c r="G345" s="5">
         <v>3</v>
       </c>
-      <c r="H345" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H345" s="8">
+        <v>44773</v>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J345">
         <v>60</v>
       </c>
       <c r="K345" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="4">
         <v>60</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t xml:space="preserve">Kern</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t xml:space="preserve">Daniel</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E346" s="6">
+      <c r="E346" s="9">
         <v>-116</v>
       </c>
-      <c r="F346">
-        <v>11.0</v>
+      <c r="F346" s="7">
+        <v>11</v>
       </c>
       <c r="G346" s="5">
         <v>3</v>
       </c>
-      <c r="H346" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H346" s="8">
+        <v>44773</v>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
       <c r="J346">
         <v>60</v>
       </c>
       <c r="K346" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="4">
         <v>1</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E347" s="4">
+      <c r="E347" s="6">
         <v>115</v>
       </c>
-      <c r="F347">
-        <v>4.0</v>
+      <c r="F347" s="7">
+        <v>4</v>
       </c>
       <c r="G347" s="5">
         <v>3</v>
       </c>
-      <c r="H347" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H347" s="8">
+        <v>44772</v>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J347">
         <v>60</v>
       </c>
       <c r="K347" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="4">
         <v>2</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t xml:space="preserve">Hegewald</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörg</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E348" s="4">
+      <c r="E348" s="6">
         <v>106</v>
       </c>
-      <c r="F348">
-        <v>3.0</v>
+      <c r="F348" s="7">
+        <v>3</v>
       </c>
       <c r="G348" s="5">
         <v>3</v>
       </c>
-      <c r="H348" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H348" s="8">
+        <v>44772</v>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J348">
         <v>60</v>
       </c>
       <c r="K348" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="4">
         <v>3</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilko</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E349" s="4">
+      <c r="E349" s="6">
         <v>77</v>
       </c>
-      <c r="F349">
-        <v>5.0</v>
+      <c r="F349" s="7">
+        <v>5</v>
       </c>
       <c r="G349" s="5">
         <v>3</v>
       </c>
-      <c r="H349" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H349" s="8">
+        <v>44772</v>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J349">
         <v>60</v>
       </c>
       <c r="K349" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="4">
         <v>4</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E350" s="4">
+      <c r="E350" s="6">
         <v>67</v>
       </c>
-      <c r="F350">
-        <v>3.0</v>
+      <c r="F350" s="7">
+        <v>3</v>
       </c>
       <c r="G350" s="5">
         <v>3</v>
       </c>
-      <c r="H350" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H350" s="8">
+        <v>44772</v>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J350">
         <v>60</v>
       </c>
       <c r="K350" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="4">
         <v>5</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E351" s="4">
+      <c r="E351" s="6">
         <v>67</v>
       </c>
-      <c r="F351">
-        <v>7.0</v>
+      <c r="F351" s="7">
+        <v>7</v>
       </c>
       <c r="G351" s="5">
         <v>3</v>
       </c>
-      <c r="H351" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H351" s="8">
+        <v>44772</v>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J351">
         <v>60</v>
       </c>
       <c r="K351" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="4">
         <v>6</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t xml:space="preserve">Gompf</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Peter</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E352" s="4">
+      <c r="E352" s="6">
         <v>66</v>
       </c>
-      <c r="F352">
-        <v>5.0</v>
+      <c r="F352" s="7">
+        <v>5</v>
       </c>
       <c r="G352" s="5">
         <v>3</v>
       </c>
-      <c r="H352" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H352" s="8">
+        <v>44772</v>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J352">
         <v>60</v>
       </c>
       <c r="K352" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="4">
         <v>7</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E353" s="4">
+      <c r="E353" s="6">
         <v>64</v>
       </c>
-      <c r="F353">
-        <v>5.0</v>
+      <c r="F353" s="7">
+        <v>5</v>
       </c>
       <c r="G353" s="5">
         <v>3</v>
       </c>
-      <c r="H353" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H353" s="8">
+        <v>44772</v>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J353">
         <v>60</v>
       </c>
       <c r="K353" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="4">
         <v>8</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E354" s="4">
+      <c r="E354" s="6">
         <v>56</v>
       </c>
-      <c r="F354">
-        <v>5.0</v>
+      <c r="F354" s="7">
+        <v>5</v>
       </c>
       <c r="G354" s="5">
         <v>3</v>
       </c>
-      <c r="H354" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H354" s="8">
+        <v>44772</v>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J354">
         <v>60</v>
       </c>
       <c r="K354" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="4">
         <v>9</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E355" s="4">
+      <c r="E355" s="6">
         <v>54</v>
       </c>
-      <c r="F355">
-        <v>5.0</v>
+      <c r="F355" s="7">
+        <v>5</v>
       </c>
       <c r="G355" s="5">
         <v>3</v>
       </c>
-      <c r="H355" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H355" s="8">
+        <v>44772</v>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J355">
         <v>60</v>
       </c>
       <c r="K355" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="4">
         <v>10</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t xml:space="preserve">Pfeiffer</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t xml:space="preserve">Lothar</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E356" s="4">
+      <c r="E356" s="6">
         <v>54</v>
       </c>
-      <c r="F356">
-        <v>7.0</v>
+      <c r="F356" s="7">
+        <v>7</v>
       </c>
       <c r="G356" s="5">
         <v>3</v>
       </c>
-      <c r="H356" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H356" s="8">
+        <v>44772</v>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J356">
         <v>60</v>
       </c>
       <c r="K356" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="4">
         <v>11</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E357" s="4">
+      <c r="E357" s="6">
         <v>52</v>
       </c>
-      <c r="F357">
-        <v>4.0</v>
+      <c r="F357" s="7">
+        <v>4</v>
       </c>
       <c r="G357" s="5">
         <v>3</v>
       </c>
-      <c r="H357" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H357" s="8">
+        <v>44772</v>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J357">
         <v>60</v>
       </c>
       <c r="K357" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="4">
         <v>12</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t xml:space="preserve">Semkowsky</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E358" s="4">
+      <c r="E358" s="6">
         <v>51</v>
       </c>
-      <c r="F358">
-        <v>4.0</v>
+      <c r="F358" s="7">
+        <v>4</v>
       </c>
       <c r="G358" s="5">
         <v>3</v>
       </c>
-      <c r="H358" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H358" s="8">
+        <v>44772</v>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J358">
         <v>60</v>
       </c>
       <c r="K358" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="4">
         <v>13</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t xml:space="preserve">Helbig</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E359" s="4">
+      <c r="E359" s="6">
         <v>47</v>
       </c>
-      <c r="F359">
-        <v>8.0</v>
+      <c r="F359" s="7">
+        <v>8</v>
       </c>
       <c r="G359" s="5">
         <v>3</v>
       </c>
-      <c r="H359" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H359" s="8">
+        <v>44772</v>
       </c>
       <c r="I359" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J359">
         <v>60</v>
       </c>
       <c r="K359" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="4">
         <v>14</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E360" s="4">
+      <c r="E360" s="6">
         <v>44</v>
       </c>
-      <c r="F360">
-        <v>5.0</v>
+      <c r="F360" s="7">
+        <v>5</v>
       </c>
       <c r="G360" s="5">
         <v>3</v>
       </c>
-      <c r="H360" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H360" s="8">
+        <v>44772</v>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J360">
         <v>60</v>
       </c>
       <c r="K360" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="4">
         <v>15</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E361" s="4">
+      <c r="E361" s="6">
         <v>43</v>
       </c>
-      <c r="F361">
-        <v>5.0</v>
+      <c r="F361" s="7">
+        <v>5</v>
       </c>
       <c r="G361" s="5">
         <v>3</v>
       </c>
-      <c r="H361" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H361" s="8">
+        <v>44772</v>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J361">
         <v>60</v>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="4">
         <v>16</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t xml:space="preserve">Wenzel</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t xml:space="preserve">Enrico</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E362" s="4">
+      <c r="E362" s="6">
         <v>40</v>
       </c>
-      <c r="F362">
-        <v>6.0</v>
+      <c r="F362" s="7">
+        <v>6</v>
       </c>
       <c r="G362" s="5">
         <v>3</v>
       </c>
-      <c r="H362" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H362" s="8">
+        <v>44772</v>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J362">
         <v>60</v>
       </c>
       <c r="K362" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="4">
         <v>17</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t xml:space="preserve">Widderich</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t xml:space="preserve">Nils</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E363" s="4">
+      <c r="E363" s="6">
         <v>36</v>
       </c>
-      <c r="F363">
-        <v>7.0</v>
+      <c r="F363" s="7">
+        <v>7</v>
       </c>
       <c r="G363" s="5">
         <v>3</v>
       </c>
-      <c r="H363" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H363" s="8">
+        <v>44772</v>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J363">
         <v>60</v>
       </c>
       <c r="K363" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="4">
         <v>17</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t xml:space="preserve">Wagner</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t xml:space="preserve">Sebastian</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E364" s="4">
+      <c r="E364" s="6">
         <v>31</v>
       </c>
-      <c r="F364">
-        <v>6.0</v>
+      <c r="F364" s="7">
+        <v>6</v>
       </c>
       <c r="G364" s="5">
         <v>3</v>
       </c>
-      <c r="H364" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H364" s="8">
+        <v>44772</v>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J364">
         <v>60</v>
       </c>
       <c r="K364" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="4">
         <v>19</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmchen</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E365" s="4">
+      <c r="E365" s="6">
         <v>30</v>
       </c>
-      <c r="F365">
-        <v>5.0</v>
+      <c r="F365" s="7">
+        <v>5</v>
       </c>
       <c r="G365" s="5">
         <v>3</v>
       </c>
-      <c r="H365" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H365" s="8">
+        <v>44772</v>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J365">
         <v>60</v>
       </c>
       <c r="K365" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="4">
         <v>20</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t xml:space="preserve">Kömpf</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E366" s="4">
+      <c r="E366" s="6">
         <v>27</v>
       </c>
-      <c r="F366">
-        <v>7.0</v>
+      <c r="F366" s="7">
+        <v>7</v>
       </c>
       <c r="G366" s="5">
         <v>3</v>
       </c>
-      <c r="H366" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H366" s="8">
+        <v>44772</v>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J366">
         <v>60</v>
       </c>
       <c r="K366" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="4">
         <v>21</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t xml:space="preserve">Dauth</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t xml:space="preserve">Benjamin</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E367" s="4">
+      <c r="E367" s="6">
         <v>26</v>
       </c>
-      <c r="F367">
-        <v>5.0</v>
+      <c r="F367" s="7">
+        <v>5</v>
       </c>
       <c r="G367" s="5">
         <v>3</v>
       </c>
-      <c r="H367" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H367" s="8">
+        <v>44772</v>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J367">
         <v>60</v>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="4">
         <v>22</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t xml:space="preserve">Richert</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t xml:space="preserve">Christina</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E368" s="4">
+      <c r="E368" s="6">
         <v>25</v>
       </c>
-      <c r="F368">
-        <v>6.0</v>
+      <c r="F368" s="7">
+        <v>6</v>
       </c>
       <c r="G368" s="5">
         <v>3</v>
       </c>
-      <c r="H368" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H368" s="8">
+        <v>44772</v>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J368">
         <v>60</v>
       </c>
       <c r="K368" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="4">
         <v>23</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t xml:space="preserve">Eickenbusch</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t xml:space="preserve">Sebastian</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E369" s="4">
+      <c r="E369" s="6">
         <v>24</v>
       </c>
-      <c r="F369">
-        <v>5.0</v>
+      <c r="F369" s="7">
+        <v>5</v>
       </c>
       <c r="G369" s="5">
         <v>3</v>
       </c>
-      <c r="H369" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H369" s="8">
+        <v>44772</v>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J369">
         <v>60</v>
       </c>
       <c r="K369" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="4">
         <v>24</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t xml:space="preserve">Geister</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E370" s="4">
+      <c r="E370" s="6">
         <v>23</v>
       </c>
-      <c r="F370">
-        <v>5.0</v>
+      <c r="F370" s="7">
+        <v>5</v>
       </c>
       <c r="G370" s="5">
         <v>3</v>
       </c>
-      <c r="H370" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H370" s="8">
+        <v>44772</v>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J370">
         <v>60</v>
       </c>
       <c r="K370" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="4">
         <v>25</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t xml:space="preserve">Brendli</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t xml:space="preserve">Werner</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E371" s="4">
+      <c r="E371" s="6">
         <v>23</v>
       </c>
-      <c r="F371">
-        <v>6.0</v>
+      <c r="F371" s="7">
+        <v>6</v>
       </c>
       <c r="G371" s="5">
         <v>3</v>
       </c>
-      <c r="H371" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H371" s="8">
+        <v>44772</v>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J371">
         <v>60</v>
       </c>
       <c r="K371" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="4">
         <v>26</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t xml:space="preserve">Weidmann</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t xml:space="preserve">Claudia</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E372" s="4">
+      <c r="E372" s="6">
         <v>18</v>
       </c>
-      <c r="F372">
-        <v>6.0</v>
+      <c r="F372" s="7">
+        <v>6</v>
       </c>
       <c r="G372" s="5">
         <v>3</v>
       </c>
-      <c r="H372" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H372" s="8">
+        <v>44772</v>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J372">
         <v>60</v>
       </c>
       <c r="K372" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="4">
         <v>27</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E373" s="4">
+      <c r="E373" s="6">
         <v>15</v>
       </c>
-      <c r="F373">
-        <v>7.0</v>
+      <c r="F373" s="7">
+        <v>7</v>
       </c>
       <c r="G373" s="5">
         <v>3</v>
       </c>
-      <c r="H373" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H373" s="8">
+        <v>44772</v>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J373">
         <v>60</v>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="4">
         <v>28</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E374" s="4">
+      <c r="E374" s="6">
         <v>11</v>
       </c>
-      <c r="F374">
-        <v>7.0</v>
+      <c r="F374" s="7">
+        <v>7</v>
       </c>
       <c r="G374" s="5">
         <v>3</v>
       </c>
-      <c r="H374" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H374" s="8">
+        <v>44772</v>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J374">
         <v>60</v>
       </c>
       <c r="K374" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="4">
         <v>29</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t xml:space="preserve">Hendricks</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E375" s="4">
+      <c r="E375" s="6">
         <v>10</v>
       </c>
-      <c r="F375">
+      <c r="F375" s="7">
         <v>8.5</v>
       </c>
       <c r="G375" s="5">
         <v>3</v>
       </c>
-      <c r="H375" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H375" s="8">
+        <v>44772</v>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J375">
         <v>60</v>
       </c>
       <c r="K375" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="4">
         <v>30</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t xml:space="preserve">Radke</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E376" s="4">
+      <c r="E376" s="6">
         <v>5</v>
       </c>
-      <c r="F376">
-        <v>8.0</v>
+      <c r="F376" s="7">
+        <v>8</v>
       </c>
       <c r="G376" s="5">
         <v>3</v>
       </c>
-      <c r="H376" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H376" s="8">
+        <v>44772</v>
       </c>
       <c r="I376" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J376">
         <v>60</v>
       </c>
       <c r="K376" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="4">
         <v>31</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E377" s="4">
+      <c r="E377" s="6">
         <v>2</v>
       </c>
-      <c r="F377">
-        <v>6.0</v>
+      <c r="F377" s="7">
+        <v>6</v>
       </c>
       <c r="G377" s="5">
         <v>3</v>
       </c>
-      <c r="H377" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H377" s="8">
+        <v>44772</v>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J377">
         <v>60</v>
       </c>
       <c r="K377" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="4">
         <v>32</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E378" s="4">
+      <c r="E378" s="6">
         <v>1</v>
       </c>
-      <c r="F378">
-        <v>7.0</v>
+      <c r="F378" s="7">
+        <v>7</v>
       </c>
       <c r="G378" s="5">
         <v>3</v>
       </c>
-      <c r="H378" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H378" s="8">
+        <v>44772</v>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J378">
         <v>60</v>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="4">
         <v>33</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t xml:space="preserve">Ponzlet</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t xml:space="preserve">Roswitha</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E379" s="4">
+      <c r="E379" s="6">
         <v>0</v>
       </c>
-      <c r="F379">
-        <v>9.0</v>
+      <c r="F379" s="7">
+        <v>9</v>
       </c>
       <c r="G379" s="5">
         <v>3</v>
       </c>
-      <c r="H379" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H379" s="8">
+        <v>44772</v>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J379">
         <v>60</v>
       </c>
       <c r="K379" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="4">
         <v>34</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t xml:space="preserve">Weiser</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t xml:space="preserve">Tobias</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E380" s="6">
+      <c r="E380" s="9">
         <v>-5</v>
       </c>
-      <c r="F380">
-        <v>8.0</v>
+      <c r="F380" s="7">
+        <v>8</v>
       </c>
       <c r="G380" s="5">
         <v>3</v>
       </c>
-      <c r="H380" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H380" s="8">
+        <v>44772</v>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J380">
         <v>60</v>
       </c>
       <c r="K380" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="4">
         <v>35</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t xml:space="preserve">Jennifer</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E381" s="6">
+      <c r="E381" s="9">
         <v>-5</v>
       </c>
-      <c r="F381">
-        <v>9.0</v>
+      <c r="F381" s="7">
+        <v>9</v>
       </c>
       <c r="G381" s="5">
         <v>3</v>
       </c>
-      <c r="H381" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H381" s="8">
+        <v>44772</v>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J381">
         <v>60</v>
       </c>
       <c r="K381" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="4">
         <v>36</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t xml:space="preserve">Kern</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t xml:space="preserve">Daniel</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E382" s="6">
+      <c r="E382" s="9">
         <v>-10</v>
       </c>
-      <c r="F382">
-        <v>7.0</v>
+      <c r="F382" s="7">
+        <v>7</v>
       </c>
       <c r="G382" s="5">
         <v>3</v>
       </c>
-      <c r="H382" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H382" s="8">
+        <v>44772</v>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J382">
         <v>60</v>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="4">
         <v>37</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E383" s="6">
+      <c r="E383" s="9">
         <v>-10</v>
       </c>
-      <c r="F383">
-        <v>8.0</v>
+      <c r="F383" s="7">
+        <v>8</v>
       </c>
       <c r="G383" s="5">
         <v>3</v>
       </c>
-      <c r="H383" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H383" s="8">
+        <v>44772</v>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J383">
         <v>60</v>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="4">
         <v>38</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnenschein</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E384" s="6">
+      <c r="E384" s="9">
         <v>-10</v>
       </c>
-      <c r="F384">
-        <v>8.0</v>
+      <c r="F384" s="7">
+        <v>8</v>
       </c>
       <c r="G384" s="5">
         <v>3</v>
       </c>
-      <c r="H384" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H384" s="8">
+        <v>44772</v>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J384">
         <v>60</v>
       </c>
       <c r="K384" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="4">
         <v>39</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t xml:space="preserve">Graf</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t xml:space="preserve">Caroline</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E385" s="6">
+      <c r="E385" s="9">
         <v>-12</v>
       </c>
-      <c r="F385">
-        <v>9.0</v>
+      <c r="F385" s="7">
+        <v>9</v>
       </c>
       <c r="G385" s="5">
         <v>3</v>
       </c>
-      <c r="H385" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H385" s="8">
+        <v>44772</v>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J385">
         <v>60</v>
       </c>
       <c r="K385" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="4">
         <v>40</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t xml:space="preserve">Cremer</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t xml:space="preserve">Erika</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t xml:space="preserve">AC DCC</t>
         </is>
       </c>
-      <c r="E386" s="6">
+      <c r="E386" s="9">
         <v>-19</v>
       </c>
-      <c r="F386">
-        <v>10.0</v>
+      <c r="F386" s="7">
+        <v>10</v>
       </c>
       <c r="G386" s="5">
         <v>3</v>
       </c>
-      <c r="H386" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H386" s="8">
+        <v>44772</v>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J386">
         <v>60</v>
       </c>
       <c r="K386" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="4">
         <v>41</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t xml:space="preserve">Küstner</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t xml:space="preserve">Klemens</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E387" s="6">
+      <c r="E387" s="9">
         <v>-24</v>
       </c>
-      <c r="F387">
-        <v>8.0</v>
+      <c r="F387" s="7">
+        <v>8</v>
       </c>
       <c r="G387" s="5">
         <v>3</v>
       </c>
-      <c r="H387" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H387" s="8">
+        <v>44772</v>
       </c>
       <c r="I387" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J387">
         <v>60</v>
       </c>
       <c r="K387" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="4">
         <v>42</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E388" s="6">
+      <c r="E388" s="9">
         <v>-25</v>
       </c>
-      <c r="F388">
-        <v>9.0</v>
+      <c r="F388" s="7">
+        <v>9</v>
       </c>
       <c r="G388" s="5">
         <v>3</v>
       </c>
-      <c r="H388" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H388" s="8">
+        <v>44772</v>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J388">
         <v>60</v>
       </c>
       <c r="K388" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="4">
         <v>43</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t xml:space="preserve">Israel</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E389" s="6">
+      <c r="E389" s="9">
         <v>-34</v>
       </c>
-      <c r="F389">
-        <v>9.0</v>
+      <c r="F389" s="7">
+        <v>9</v>
       </c>
       <c r="G389" s="5">
         <v>3</v>
       </c>
-      <c r="H389" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H389" s="8">
+        <v>44772</v>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J389">
         <v>60</v>
       </c>
       <c r="K389" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="4">
         <v>44</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t xml:space="preserve">Schindler</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t xml:space="preserve">Ulrich</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E390" s="6">
+      <c r="E390" s="9">
         <v>-37</v>
       </c>
-      <c r="F390">
+      <c r="F390" s="7">
         <v>9.5</v>
       </c>
       <c r="G390" s="5">
         <v>3</v>
       </c>
-      <c r="H390" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H390" s="8">
+        <v>44772</v>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J390">
         <v>60</v>
       </c>
       <c r="K390" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="4">
         <v>45</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenntner</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E391" s="6">
+      <c r="E391" s="9">
         <v>-39</v>
       </c>
-      <c r="F391">
-        <v>8.0</v>
+      <c r="F391" s="7">
+        <v>8</v>
       </c>
       <c r="G391" s="5">
         <v>3</v>
       </c>
-      <c r="H391" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H391" s="8">
+        <v>44772</v>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J391">
         <v>60</v>
       </c>
       <c r="K391" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="4">
         <v>46</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E392" s="6">
+      <c r="E392" s="9">
         <v>-42</v>
       </c>
-      <c r="F392">
-        <v>10.0</v>
+      <c r="F392" s="7">
+        <v>10</v>
       </c>
       <c r="G392" s="5">
         <v>3</v>
       </c>
-      <c r="H392" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H392" s="8">
+        <v>44772</v>
       </c>
       <c r="I392" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J392">
         <v>60</v>
       </c>
       <c r="K392" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="4">
         <v>47</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t xml:space="preserve">Sandra</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E393" s="6">
+      <c r="E393" s="9">
         <v>-43</v>
       </c>
-      <c r="F393">
-        <v>10.0</v>
+      <c r="F393" s="7">
+        <v>10</v>
       </c>
       <c r="G393" s="5">
         <v>3</v>
       </c>
-      <c r="H393" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H393" s="8">
+        <v>44772</v>
       </c>
       <c r="I393" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J393">
         <v>60</v>
       </c>
       <c r="K393" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="4">
         <v>48</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t xml:space="preserve">Seliger</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t xml:space="preserve">Falk</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E394" s="6">
+      <c r="E394" s="9">
         <v>-47</v>
       </c>
-      <c r="F394">
-        <v>9.0</v>
+      <c r="F394" s="7">
+        <v>9</v>
       </c>
       <c r="G394" s="5">
         <v>3</v>
       </c>
-      <c r="H394" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H394" s="8">
+        <v>44772</v>
       </c>
       <c r="I394" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J394">
         <v>60</v>
       </c>
       <c r="K394" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="4">
         <v>49</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E395" s="6">
+      <c r="E395" s="9">
         <v>-47</v>
       </c>
-      <c r="F395">
-        <v>9.0</v>
+      <c r="F395" s="7">
+        <v>9</v>
       </c>
       <c r="G395" s="5">
         <v>3</v>
       </c>
-      <c r="H395" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H395" s="8">
+        <v>44772</v>
       </c>
       <c r="I395" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J395">
         <v>60</v>
       </c>
       <c r="K395" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="4">
         <v>50</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t xml:space="preserve">Henrich</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t xml:space="preserve">Roland</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t xml:space="preserve">S JUNK</t>
         </is>
       </c>
-      <c r="E396" s="6">
+      <c r="E396" s="9">
         <v>-52</v>
       </c>
-      <c r="F396">
-        <v>9.0</v>
+      <c r="F396" s="7">
+        <v>9</v>
       </c>
       <c r="G396" s="5">
         <v>3</v>
       </c>
-      <c r="H396" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H396" s="8">
+        <v>44772</v>
       </c>
       <c r="I396" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J396">
         <v>60</v>
       </c>
       <c r="K396" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="4">
         <v>51</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuner</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t xml:space="preserve">Andrea</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E397" s="6">
+      <c r="E397" s="9">
         <v>-57</v>
       </c>
-      <c r="F397">
-        <v>10.0</v>
+      <c r="F397" s="7">
+        <v>10</v>
       </c>
       <c r="G397" s="5">
         <v>3</v>
       </c>
-      <c r="H397" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H397" s="8">
+        <v>44772</v>
       </c>
       <c r="I397" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J397">
         <v>60</v>
       </c>
       <c r="K397" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="4">
         <v>52</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t xml:space="preserve">Klos</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieda</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E398" s="6">
+      <c r="E398" s="9">
         <v>-60</v>
       </c>
-      <c r="F398">
-        <v>11.0</v>
+      <c r="F398" s="7">
+        <v>11</v>
       </c>
       <c r="G398" s="5">
         <v>3</v>
       </c>
-      <c r="H398" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H398" s="8">
+        <v>44772</v>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J398">
         <v>60</v>
       </c>
       <c r="K398" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="4">
         <v>53</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E399" s="6">
+      <c r="E399" s="9">
         <v>-66</v>
       </c>
-      <c r="F399">
-        <v>10.0</v>
+      <c r="F399" s="7">
+        <v>10</v>
       </c>
       <c r="G399" s="5">
         <v>3</v>
       </c>
-      <c r="H399" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H399" s="8">
+        <v>44772</v>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J399">
         <v>60</v>
       </c>
       <c r="K399" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="4">
         <v>54</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t xml:space="preserve">Wodsak</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t xml:space="preserve">Johannes</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E400" s="6">
+      <c r="E400" s="9">
         <v>-68</v>
       </c>
-      <c r="F400">
-        <v>11.0</v>
+      <c r="F400" s="7">
+        <v>11</v>
       </c>
       <c r="G400" s="5">
         <v>3</v>
       </c>
-      <c r="H400" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H400" s="8">
+        <v>44772</v>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J400">
         <v>60</v>
       </c>
       <c r="K400" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="4">
         <v>55</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolf</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t xml:space="preserve">Simone</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E401" s="6">
+      <c r="E401" s="9">
         <v>-72</v>
       </c>
-      <c r="F401">
-        <v>10.0</v>
+      <c r="F401" s="7">
+        <v>10</v>
       </c>
       <c r="G401" s="5">
         <v>3</v>
       </c>
-      <c r="H401" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H401" s="8">
+        <v>44772</v>
       </c>
       <c r="I401" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J401">
         <v>60</v>
       </c>
       <c r="K401" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="4">
         <v>56</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t xml:space="preserve">Bauer</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t xml:space="preserve">Mirka</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t xml:space="preserve">M WB</t>
         </is>
       </c>
-      <c r="E402" s="6">
+      <c r="E402" s="9">
         <v>-78</v>
       </c>
-      <c r="F402">
-        <v>11.0</v>
+      <c r="F402" s="7">
+        <v>11</v>
       </c>
       <c r="G402" s="5">
         <v>3</v>
       </c>
-      <c r="H402" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H402" s="8">
+        <v>44772</v>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J402">
         <v>60</v>
       </c>
       <c r="K402" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="4">
         <v>57</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t xml:space="preserve">Anne</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E403" s="6">
+      <c r="E403" s="9">
         <v>-79</v>
       </c>
-      <c r="F403">
-        <v>12.0</v>
+      <c r="F403" s="7">
+        <v>12</v>
       </c>
       <c r="G403" s="5">
         <v>3</v>
       </c>
-      <c r="H403" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H403" s="8">
+        <v>44772</v>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J403">
         <v>60</v>
       </c>
       <c r="K403" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="4">
         <v>58</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t xml:space="preserve">Kölz</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t xml:space="preserve">Henriette</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E404" s="6">
+      <c r="E404" s="9">
         <v>-107</v>
       </c>
-      <c r="F404">
-        <v>11.0</v>
+      <c r="F404" s="7">
+        <v>11</v>
       </c>
       <c r="G404" s="5">
         <v>3</v>
       </c>
-      <c r="H404" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H404" s="8">
+        <v>44772</v>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J404">
         <v>60</v>
       </c>
       <c r="K404" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="4">
         <v>59</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t xml:space="preserve">Staab</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E405" s="6">
+      <c r="E405" s="9">
         <v>-121</v>
       </c>
-      <c r="F405">
-        <v>12.0</v>
+      <c r="F405" s="7">
+        <v>12</v>
       </c>
       <c r="G405" s="5">
         <v>3</v>
       </c>
-      <c r="H405" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H405" s="8">
+        <v>44772</v>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J405">
         <v>60</v>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="4">
         <v>60</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t xml:space="preserve">Reinold</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E406" s="6">
+      <c r="E406" s="9">
         <v>-141</v>
       </c>
-      <c r="F406">
-        <v>11.0</v>
+      <c r="F406" s="7">
+        <v>11</v>
       </c>
       <c r="G406" s="5">
         <v>3</v>
       </c>
-      <c r="H406" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H406" s="8">
+        <v>44772</v>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
       <c r="J406">
         <v>60</v>
       </c>
       <c r="K406" t="inlineStr">
         <is>
           <t xml:space="preserve">BY</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="4">
         <v>1</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E407" s="4">
+      <c r="E407" s="6">
         <v>76</v>
       </c>
-      <c r="F407">
+      <c r="F407" s="7">
         <v>5.5</v>
       </c>
       <c r="G407" s="5">
         <v>3</v>
       </c>
-      <c r="H407" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H407" s="8">
+        <v>44759</v>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J407">
         <v>48</v>
       </c>
       <c r="K407" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="4">
         <v>2</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t xml:space="preserve">Löffelholz</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t xml:space="preserve">Mario</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E408" s="4">
+      <c r="E408" s="6">
         <v>75</v>
       </c>
-      <c r="F408">
-        <v>5.0</v>
+      <c r="F408" s="7">
+        <v>5</v>
       </c>
       <c r="G408" s="5">
         <v>3</v>
       </c>
-      <c r="H408" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H408" s="8">
+        <v>44759</v>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J408">
         <v>48</v>
       </c>
       <c r="K408" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="4">
         <v>3</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t xml:space="preserve">Scholten</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E409" s="4">
+      <c r="E409" s="6">
         <v>67</v>
       </c>
-      <c r="F409">
-        <v>5.0</v>
+      <c r="F409" s="7">
+        <v>5</v>
       </c>
       <c r="G409" s="5">
         <v>3</v>
       </c>
-      <c r="H409" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H409" s="8">
+        <v>44759</v>
       </c>
       <c r="I409" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J409">
         <v>48</v>
       </c>
       <c r="K409" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="4">
         <v>4</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t xml:space="preserve">Godglück</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t xml:space="preserve">Fabian</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E410" s="4">
+      <c r="E410" s="6">
         <v>63</v>
       </c>
-      <c r="F410">
-        <v>4.0</v>
+      <c r="F410" s="7">
+        <v>4</v>
       </c>
       <c r="G410" s="5">
         <v>3</v>
       </c>
-      <c r="H410" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H410" s="8">
+        <v>44759</v>
       </c>
       <c r="I410" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J410">
         <v>48</v>
       </c>
       <c r="K410" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="4">
         <v>5</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E411" s="4">
+      <c r="E411" s="6">
         <v>63</v>
       </c>
-      <c r="F411">
-        <v>6.0</v>
+      <c r="F411" s="7">
+        <v>6</v>
       </c>
       <c r="G411" s="5">
         <v>3</v>
       </c>
-      <c r="H411" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H411" s="8">
+        <v>44759</v>
       </c>
       <c r="I411" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J411">
         <v>48</v>
       </c>
       <c r="K411" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="4">
         <v>6</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t xml:space="preserve">Nieder</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t xml:space="preserve">Olaf</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E412" s="4">
+      <c r="E412" s="6">
         <v>56</v>
       </c>
-      <c r="F412">
-        <v>6.0</v>
+      <c r="F412" s="7">
+        <v>6</v>
       </c>
       <c r="G412" s="5">
         <v>3</v>
       </c>
-      <c r="H412" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H412" s="8">
+        <v>44759</v>
       </c>
       <c r="I412" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J412">
         <v>48</v>
       </c>
       <c r="K412" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="4">
         <v>7</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilbrich</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E413" s="4">
+      <c r="E413" s="6">
         <v>54</v>
       </c>
-      <c r="F413">
-        <v>4.0</v>
+      <c r="F413" s="7">
+        <v>4</v>
       </c>
       <c r="G413" s="5">
         <v>3</v>
       </c>
-      <c r="H413" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H413" s="8">
+        <v>44759</v>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J413">
         <v>48</v>
       </c>
       <c r="K413" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="4">
         <v>8</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t xml:space="preserve">Berkau</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E414" s="4">
+      <c r="E414" s="6">
         <v>53</v>
       </c>
-      <c r="F414">
+      <c r="F414" s="7">
         <v>5.5</v>
       </c>
       <c r="G414" s="5">
         <v>3</v>
       </c>
-      <c r="H414" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H414" s="8">
+        <v>44759</v>
       </c>
       <c r="I414" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J414">
         <v>48</v>
       </c>
       <c r="K414" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="4">
         <v>9</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t xml:space="preserve">Wollermann</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedhelm</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E415" s="4">
+      <c r="E415" s="6">
         <v>52</v>
       </c>
-      <c r="F415">
-        <v>6.0</v>
+      <c r="F415" s="7">
+        <v>6</v>
       </c>
       <c r="G415" s="5">
         <v>3</v>
       </c>
-      <c r="H415" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H415" s="8">
+        <v>44759</v>
       </c>
       <c r="I415" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J415">
         <v>48</v>
       </c>
       <c r="K415" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="4">
         <v>10</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t xml:space="preserve">Höhnert</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t xml:space="preserve">Sybille</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E416" s="4">
+      <c r="E416" s="6">
         <v>47</v>
       </c>
-      <c r="F416">
-        <v>6.0</v>
+      <c r="F416" s="7">
+        <v>6</v>
       </c>
       <c r="G416" s="5">
         <v>3</v>
       </c>
-      <c r="H416" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H416" s="8">
+        <v>44759</v>
       </c>
       <c r="I416" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J416">
         <v>48</v>
       </c>
       <c r="K416" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="4">
         <v>11</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t xml:space="preserve">Götz</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E417" s="4">
+      <c r="E417" s="6">
         <v>47</v>
       </c>
-      <c r="F417">
-        <v>8.0</v>
+      <c r="F417" s="7">
+        <v>8</v>
       </c>
       <c r="G417" s="5">
         <v>3</v>
       </c>
-      <c r="H417" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H417" s="8">
+        <v>44759</v>
       </c>
       <c r="I417" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J417">
         <v>48</v>
       </c>
       <c r="K417" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="4">
         <v>12</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t xml:space="preserve">Hoops</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t xml:space="preserve">Lars-Peter</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E418" s="4">
+      <c r="E418" s="6">
         <v>42</v>
       </c>
-      <c r="F418">
-        <v>6.0</v>
+      <c r="F418" s="7">
+        <v>6</v>
       </c>
       <c r="G418" s="5">
         <v>3</v>
       </c>
-      <c r="H418" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H418" s="8">
+        <v>44759</v>
       </c>
       <c r="I418" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J418">
         <v>48</v>
       </c>
       <c r="K418" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="4">
         <v>13</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t xml:space="preserve">Gruhm</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Dieter</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t xml:space="preserve">GF HANK</t>
         </is>
       </c>
-      <c r="E419" s="4">
+      <c r="E419" s="6">
         <v>41</v>
       </c>
-      <c r="F419">
-        <v>5.0</v>
+      <c r="F419" s="7">
+        <v>5</v>
       </c>
       <c r="G419" s="5">
         <v>3</v>
       </c>
-      <c r="H419" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H419" s="8">
+        <v>44759</v>
       </c>
       <c r="I419" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J419">
         <v>48</v>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="4">
         <v>14</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E420" s="4">
+      <c r="E420" s="6">
         <v>36</v>
       </c>
-      <c r="F420">
-        <v>5.0</v>
+      <c r="F420" s="7">
+        <v>5</v>
       </c>
       <c r="G420" s="5">
         <v>3</v>
       </c>
-      <c r="H420" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H420" s="8">
+        <v>44759</v>
       </c>
       <c r="I420" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J420">
         <v>48</v>
       </c>
       <c r="K420" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="4">
         <v>15</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E421" s="4">
+      <c r="E421" s="6">
         <v>32</v>
       </c>
-      <c r="F421">
+      <c r="F421" s="7">
         <v>7.5</v>
       </c>
       <c r="G421" s="5">
         <v>3</v>
       </c>
-      <c r="H421" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H421" s="8">
+        <v>44759</v>
       </c>
       <c r="I421" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J421">
         <v>48</v>
       </c>
       <c r="K421" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="4">
         <v>16</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilse</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t xml:space="preserve">Sabine</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E422" s="4">
+      <c r="E422" s="6">
         <v>30</v>
       </c>
-      <c r="F422">
-        <v>7.0</v>
+      <c r="F422" s="7">
+        <v>7</v>
       </c>
       <c r="G422" s="5">
         <v>3</v>
       </c>
-      <c r="H422" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H422" s="8">
+        <v>44759</v>
       </c>
       <c r="I422" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J422">
         <v>48</v>
       </c>
       <c r="K422" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="4">
         <v>17</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t xml:space="preserve">Schlüter</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t xml:space="preserve">Hildegard</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t xml:space="preserve">H DC</t>
         </is>
       </c>
-      <c r="E423" s="4">
+      <c r="E423" s="6">
         <v>25</v>
       </c>
-      <c r="F423">
+      <c r="F423" s="7">
         <v>8.5</v>
       </c>
       <c r="G423" s="5">
         <v>3</v>
       </c>
-      <c r="H423" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H423" s="8">
+        <v>44759</v>
       </c>
       <c r="I423" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J423">
         <v>48</v>
       </c>
       <c r="K423" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="4">
         <v>17</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t xml:space="preserve">Salomon</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t xml:space="preserve">Dieter</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E424" s="4">
+      <c r="E424" s="6">
         <v>22</v>
       </c>
-      <c r="F424">
-        <v>7.0</v>
+      <c r="F424" s="7">
+        <v>7</v>
       </c>
       <c r="G424" s="5">
         <v>3</v>
       </c>
-      <c r="H424" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H424" s="8">
+        <v>44759</v>
       </c>
       <c r="I424" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J424">
         <v>48</v>
       </c>
       <c r="K424" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="4">
         <v>19</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t xml:space="preserve">Anne</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E425" s="4">
+      <c r="E425" s="6">
         <v>17</v>
       </c>
-      <c r="F425">
+      <c r="F425" s="7">
         <v>5.5</v>
       </c>
       <c r="G425" s="5">
         <v>3</v>
       </c>
-      <c r="H425" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H425" s="8">
+        <v>44759</v>
       </c>
       <c r="I425" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J425">
         <v>48</v>
       </c>
       <c r="K425" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="4">
         <v>20</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t xml:space="preserve">Horst</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedrich</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E426" s="4">
+      <c r="E426" s="6">
         <v>15</v>
       </c>
-      <c r="F426">
-        <v>7.0</v>
+      <c r="F426" s="7">
+        <v>7</v>
       </c>
       <c r="G426" s="5">
         <v>3</v>
       </c>
-      <c r="H426" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H426" s="8">
+        <v>44759</v>
       </c>
       <c r="I426" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J426">
         <v>48</v>
       </c>
       <c r="K426" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="4">
         <v>21</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t xml:space="preserve">Dröge</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t xml:space="preserve">Timo</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E427" s="4">
+      <c r="E427" s="6">
         <v>14</v>
       </c>
-      <c r="F427">
+      <c r="F427" s="7">
         <v>7.5</v>
       </c>
       <c r="G427" s="5">
         <v>3</v>
       </c>
-      <c r="H427" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H427" s="8">
+        <v>44759</v>
       </c>
       <c r="I427" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J427">
         <v>48</v>
       </c>
       <c r="K427" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="4">
         <v>22</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t xml:space="preserve">van der Wehr</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E428" s="4">
+      <c r="E428" s="6">
         <v>11</v>
       </c>
-      <c r="F428">
-        <v>6.0</v>
+      <c r="F428" s="7">
+        <v>6</v>
       </c>
       <c r="G428" s="5">
         <v>3</v>
       </c>
-      <c r="H428" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H428" s="8">
+        <v>44759</v>
       </c>
       <c r="I428" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J428">
         <v>48</v>
       </c>
       <c r="K428" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="4">
         <v>23</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E429" s="4">
+      <c r="E429" s="6">
         <v>7</v>
       </c>
-      <c r="F429">
-        <v>7.0</v>
+      <c r="F429" s="7">
+        <v>7</v>
       </c>
       <c r="G429" s="5">
         <v>3</v>
       </c>
-      <c r="H429" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H429" s="8">
+        <v>44759</v>
       </c>
       <c r="I429" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J429">
         <v>48</v>
       </c>
       <c r="K429" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="4">
         <v>24</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t xml:space="preserve">Wrede</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t xml:space="preserve">Willi</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E430" s="4">
+      <c r="E430" s="6">
         <v>4</v>
       </c>
-      <c r="F430">
-        <v>7.0</v>
+      <c r="F430" s="7">
+        <v>7</v>
       </c>
       <c r="G430" s="5">
         <v>3</v>
       </c>
-      <c r="H430" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H430" s="8">
+        <v>44759</v>
       </c>
       <c r="I430" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J430">
         <v>48</v>
       </c>
       <c r="K430" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="4">
         <v>25</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t xml:space="preserve">Thiel</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t xml:space="preserve">Rainer</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t xml:space="preserve">HH HDHH</t>
         </is>
       </c>
-      <c r="E431" s="4">
+      <c r="E431" s="6">
         <v>4</v>
       </c>
-      <c r="F431">
-        <v>8.0</v>
+      <c r="F431" s="7">
+        <v>8</v>
       </c>
       <c r="G431" s="5">
         <v>3</v>
       </c>
-      <c r="H431" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H431" s="8">
+        <v>44759</v>
       </c>
       <c r="I431" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J431">
         <v>48</v>
       </c>
       <c r="K431" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="4">
         <v>26</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t xml:space="preserve">Buchhalla</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t xml:space="preserve">Katharina</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E432" s="6">
+      <c r="E432" s="9">
         <v>-5</v>
       </c>
-      <c r="F432">
-        <v>7.0</v>
+      <c r="F432" s="7">
+        <v>7</v>
       </c>
       <c r="G432" s="5">
         <v>3</v>
       </c>
-      <c r="H432" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H432" s="8">
+        <v>44759</v>
       </c>
       <c r="I432" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J432">
         <v>48</v>
       </c>
       <c r="K432" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="4">
         <v>27</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E433" s="6">
+      <c r="E433" s="9">
         <v>-5</v>
       </c>
-      <c r="F433">
-        <v>9.0</v>
+      <c r="F433" s="7">
+        <v>9</v>
       </c>
       <c r="G433" s="5">
         <v>3</v>
       </c>
-      <c r="H433" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H433" s="8">
+        <v>44759</v>
       </c>
       <c r="I433" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J433">
         <v>48</v>
       </c>
       <c r="K433" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="4">
         <v>28</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E434" s="6">
+      <c r="E434" s="9">
         <v>-6</v>
       </c>
-      <c r="F434">
-        <v>7.0</v>
+      <c r="F434" s="7">
+        <v>7</v>
       </c>
       <c r="G434" s="5">
         <v>3</v>
       </c>
-      <c r="H434" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H434" s="8">
+        <v>44759</v>
       </c>
       <c r="I434" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J434">
         <v>48</v>
       </c>
       <c r="K434" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="4">
         <v>29</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t xml:space="preserve">Buchhage</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t xml:space="preserve">Bernhard</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E435" s="6">
+      <c r="E435" s="9">
         <v>-10</v>
       </c>
-      <c r="F435">
-        <v>7.0</v>
+      <c r="F435" s="7">
+        <v>7</v>
       </c>
       <c r="G435" s="5">
         <v>3</v>
       </c>
-      <c r="H435" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H435" s="8">
+        <v>44759</v>
       </c>
       <c r="I435" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J435">
         <v>48</v>
       </c>
       <c r="K435" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="4">
         <v>30</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E436" s="6">
+      <c r="E436" s="9">
         <v>-12</v>
       </c>
-      <c r="F436">
-        <v>8.0</v>
+      <c r="F436" s="7">
+        <v>8</v>
       </c>
       <c r="G436" s="5">
         <v>3</v>
       </c>
-      <c r="H436" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H436" s="8">
+        <v>44759</v>
       </c>
       <c r="I436" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J436">
         <v>48</v>
       </c>
       <c r="K436" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="4">
         <v>31</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergmann</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t xml:space="preserve">Conrad</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E437" s="6">
+      <c r="E437" s="9">
         <v>-15</v>
       </c>
-      <c r="F437">
-        <v>8.0</v>
+      <c r="F437" s="7">
+        <v>8</v>
       </c>
       <c r="G437" s="5">
         <v>3</v>
       </c>
-      <c r="H437" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H437" s="8">
+        <v>44759</v>
       </c>
       <c r="I437" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J437">
         <v>48</v>
       </c>
       <c r="K437" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="4">
         <v>32</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t xml:space="preserve">Ferfers</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E438" s="6">
+      <c r="E438" s="9">
         <v>-17</v>
       </c>
-      <c r="F438">
+      <c r="F438" s="7">
         <v>8.5</v>
       </c>
       <c r="G438" s="5">
         <v>3</v>
       </c>
-      <c r="H438" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H438" s="8">
+        <v>44759</v>
       </c>
       <c r="I438" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J438">
         <v>48</v>
       </c>
       <c r="K438" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="4">
         <v>33</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t xml:space="preserve">Janoschek</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E439" s="6">
+      <c r="E439" s="9">
         <v>-19</v>
       </c>
-      <c r="F439">
-        <v>9.0</v>
+      <c r="F439" s="7">
+        <v>9</v>
       </c>
       <c r="G439" s="5">
         <v>3</v>
       </c>
-      <c r="H439" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H439" s="8">
+        <v>44759</v>
       </c>
       <c r="I439" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J439">
         <v>48</v>
       </c>
       <c r="K439" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="4">
         <v>34</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t xml:space="preserve">Stoebe</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E440" s="6">
+      <c r="E440" s="9">
         <v>-24</v>
       </c>
-      <c r="F440">
-        <v>9.0</v>
+      <c r="F440" s="7">
+        <v>9</v>
       </c>
       <c r="G440" s="5">
         <v>3</v>
       </c>
-      <c r="H440" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H440" s="8">
+        <v>44759</v>
       </c>
       <c r="I440" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J440">
         <v>48</v>
       </c>
       <c r="K440" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="4">
         <v>35</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E441" s="6">
+      <c r="E441" s="9">
         <v>-24</v>
       </c>
-      <c r="F441">
-        <v>10.0</v>
+      <c r="F441" s="7">
+        <v>10</v>
       </c>
       <c r="G441" s="5">
         <v>3</v>
       </c>
-      <c r="H441" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H441" s="8">
+        <v>44759</v>
       </c>
       <c r="I441" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J441">
         <v>48</v>
       </c>
       <c r="K441" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="4">
         <v>36</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E442" s="6">
+      <c r="E442" s="9">
         <v>-32</v>
       </c>
-      <c r="F442">
-        <v>9.0</v>
+      <c r="F442" s="7">
+        <v>9</v>
       </c>
       <c r="G442" s="5">
         <v>3</v>
       </c>
-      <c r="H442" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H442" s="8">
+        <v>44759</v>
       </c>
       <c r="I442" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J442">
         <v>48</v>
       </c>
       <c r="K442" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="4">
         <v>37</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E443" s="6">
+      <c r="E443" s="9">
         <v>-35</v>
       </c>
-      <c r="F443">
-        <v>9.0</v>
+      <c r="F443" s="7">
+        <v>9</v>
       </c>
       <c r="G443" s="5">
         <v>3</v>
       </c>
-      <c r="H443" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H443" s="8">
+        <v>44759</v>
       </c>
       <c r="I443" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J443">
         <v>48</v>
       </c>
       <c r="K443" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="4">
         <v>38</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t xml:space="preserve">Glumm</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E444" s="6">
+      <c r="E444" s="9">
         <v>-42</v>
       </c>
-      <c r="F444">
-        <v>9.0</v>
+      <c r="F444" s="7">
+        <v>9</v>
       </c>
       <c r="G444" s="5">
         <v>3</v>
       </c>
-      <c r="H444" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H444" s="8">
+        <v>44759</v>
       </c>
       <c r="I444" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J444">
         <v>48</v>
       </c>
       <c r="K444" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="4">
         <v>39</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t xml:space="preserve">Verena</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E445" s="6">
+      <c r="E445" s="9">
         <v>-42</v>
       </c>
-      <c r="F445">
-        <v>9.0</v>
+      <c r="F445" s="7">
+        <v>9</v>
       </c>
       <c r="G445" s="5">
         <v>3</v>
       </c>
-      <c r="H445" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H445" s="8">
+        <v>44759</v>
       </c>
       <c r="I445" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J445">
         <v>48</v>
       </c>
       <c r="K445" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="4">
         <v>40</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Dieter</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E446" s="6">
+      <c r="E446" s="9">
         <v>-49</v>
       </c>
-      <c r="F446">
-        <v>8.0</v>
+      <c r="F446" s="7">
+        <v>8</v>
       </c>
       <c r="G446" s="5">
         <v>3</v>
       </c>
-      <c r="H446" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H446" s="8">
+        <v>44759</v>
       </c>
       <c r="I446" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J446">
         <v>48</v>
       </c>
       <c r="K446" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="4">
         <v>41</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E447" s="6">
+      <c r="E447" s="9">
         <v>-60</v>
       </c>
-      <c r="F447">
-        <v>9.0</v>
+      <c r="F447" s="7">
+        <v>9</v>
       </c>
       <c r="G447" s="5">
         <v>3</v>
       </c>
-      <c r="H447" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H447" s="8">
+        <v>44759</v>
       </c>
       <c r="I447" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J447">
         <v>48</v>
       </c>
       <c r="K447" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="4">
         <v>42</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t xml:space="preserve">Schreiber</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E448" s="6">
+      <c r="E448" s="9">
         <v>-62</v>
       </c>
-      <c r="F448">
-        <v>10.0</v>
+      <c r="F448" s="7">
+        <v>10</v>
       </c>
       <c r="G448" s="5">
         <v>3</v>
       </c>
-      <c r="H448" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H448" s="8">
+        <v>44759</v>
       </c>
       <c r="I448" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J448">
         <v>48</v>
       </c>
       <c r="K448" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="4">
         <v>43</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t xml:space="preserve">Wagener</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E449" s="6">
+      <c r="E449" s="9">
         <v>-68</v>
       </c>
-      <c r="F449">
+      <c r="F449" s="7">
         <v>9.5</v>
       </c>
       <c r="G449" s="5">
         <v>3</v>
       </c>
-      <c r="H449" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H449" s="8">
+        <v>44759</v>
       </c>
       <c r="I449" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J449">
         <v>48</v>
       </c>
       <c r="K449" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="4">
         <v>44</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t xml:space="preserve">Wendt</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t xml:space="preserve">Hildegard</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E450" s="6">
+      <c r="E450" s="9">
         <v>-72</v>
       </c>
-      <c r="F450">
-        <v>9.0</v>
+      <c r="F450" s="7">
+        <v>9</v>
       </c>
       <c r="G450" s="5">
         <v>3</v>
       </c>
-      <c r="H450" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H450" s="8">
+        <v>44759</v>
       </c>
       <c r="I450" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J450">
         <v>48</v>
       </c>
       <c r="K450" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="4">
         <v>45</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t xml:space="preserve">Schelm</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t xml:space="preserve">Denis</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E451" s="6">
+      <c r="E451" s="9">
         <v>-74</v>
       </c>
-      <c r="F451">
-        <v>9.0</v>
+      <c r="F451" s="7">
+        <v>9</v>
       </c>
       <c r="G451" s="5">
         <v>3</v>
       </c>
-      <c r="H451" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H451" s="8">
+        <v>44759</v>
       </c>
       <c r="I451" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J451">
         <v>48</v>
       </c>
       <c r="K451" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="4">
         <v>46</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t xml:space="preserve">Hold</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritz</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E452" s="6">
+      <c r="E452" s="9">
         <v>-80</v>
       </c>
-      <c r="F452">
-        <v>10.0</v>
+      <c r="F452" s="7">
+        <v>10</v>
       </c>
       <c r="G452" s="5">
         <v>3</v>
       </c>
-      <c r="H452" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H452" s="8">
+        <v>44759</v>
       </c>
       <c r="I452" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J452">
         <v>48</v>
       </c>
       <c r="K452" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="4">
         <v>47</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t xml:space="preserve">Knop</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t xml:space="preserve">Christina</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t xml:space="preserve">H DDVBA</t>
         </is>
       </c>
-      <c r="E453" s="6">
+      <c r="E453" s="9">
         <v>-81</v>
       </c>
-      <c r="F453">
-        <v>11.0</v>
+      <c r="F453" s="7">
+        <v>11</v>
       </c>
       <c r="G453" s="5">
         <v>3</v>
       </c>
-      <c r="H453" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H453" s="8">
+        <v>44759</v>
       </c>
       <c r="I453" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J453">
         <v>48</v>
       </c>
       <c r="K453" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="4">
         <v>48</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E454" s="6">
+      <c r="E454" s="9">
         <v>-119</v>
       </c>
-      <c r="F454">
-        <v>11.0</v>
+      <c r="F454" s="7">
+        <v>11</v>
       </c>
       <c r="G454" s="5">
         <v>3</v>
       </c>
-      <c r="H454" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H454" s="8">
+        <v>44759</v>
       </c>
       <c r="I454" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
       <c r="J454">
         <v>48</v>
       </c>
       <c r="K454" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="4">
         <v>1</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t xml:space="preserve">Dröge</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t xml:space="preserve">Timo</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E455" s="4">
+      <c r="E455" s="6">
         <v>118</v>
       </c>
-      <c r="F455">
-        <v>3.0</v>
+      <c r="F455" s="7">
+        <v>3</v>
       </c>
       <c r="G455" s="5">
         <v>3</v>
       </c>
-      <c r="H455" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H455" s="8">
+        <v>44758</v>
       </c>
       <c r="I455" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J455">
         <v>48</v>
       </c>
       <c r="K455" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="4">
         <v>2</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E456" s="4">
+      <c r="E456" s="6">
         <v>95</v>
       </c>
-      <c r="F456">
-        <v>4.0</v>
+      <c r="F456" s="7">
+        <v>4</v>
       </c>
       <c r="G456" s="5">
         <v>3</v>
       </c>
-      <c r="H456" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H456" s="8">
+        <v>44758</v>
       </c>
       <c r="I456" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J456">
         <v>48</v>
       </c>
       <c r="K456" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="4">
         <v>3</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E457" s="4">
+      <c r="E457" s="6">
         <v>81</v>
       </c>
-      <c r="F457">
-        <v>5.0</v>
+      <c r="F457" s="7">
+        <v>5</v>
       </c>
       <c r="G457" s="5">
         <v>3</v>
       </c>
-      <c r="H457" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H457" s="8">
+        <v>44758</v>
       </c>
       <c r="I457" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J457">
         <v>48</v>
       </c>
       <c r="K457" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="4">
         <v>4</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t xml:space="preserve">Buchhage</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t xml:space="preserve">Bernhard</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E458" s="4">
+      <c r="E458" s="6">
         <v>78</v>
       </c>
-      <c r="F458">
-        <v>6.0</v>
+      <c r="F458" s="7">
+        <v>6</v>
       </c>
       <c r="G458" s="5">
         <v>3</v>
       </c>
-      <c r="H458" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H458" s="8">
+        <v>44758</v>
       </c>
       <c r="I458" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J458">
         <v>48</v>
       </c>
       <c r="K458" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="4">
         <v>5</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E459" s="4">
+      <c r="E459" s="6">
         <v>77</v>
       </c>
-      <c r="F459">
+      <c r="F459" s="7">
         <v>4.5</v>
       </c>
       <c r="G459" s="5">
         <v>3</v>
       </c>
-      <c r="H459" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H459" s="8">
+        <v>44758</v>
       </c>
       <c r="I459" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J459">
         <v>48</v>
       </c>
       <c r="K459" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="4">
         <v>6</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t xml:space="preserve">van der Wehr</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E460" s="4">
+      <c r="E460" s="6">
         <v>56</v>
       </c>
-      <c r="F460">
-        <v>6.0</v>
+      <c r="F460" s="7">
+        <v>6</v>
       </c>
       <c r="G460" s="5">
         <v>3</v>
       </c>
-      <c r="H460" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H460" s="8">
+        <v>44758</v>
       </c>
       <c r="I460" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J460">
         <v>48</v>
       </c>
       <c r="K460" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="4">
         <v>7</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t xml:space="preserve">Stoebe</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E461" s="4">
+      <c r="E461" s="6">
         <v>50</v>
       </c>
-      <c r="F461">
+      <c r="F461" s="7">
         <v>5.5</v>
       </c>
       <c r="G461" s="5">
         <v>3</v>
       </c>
-      <c r="H461" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H461" s="8">
+        <v>44758</v>
       </c>
       <c r="I461" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J461">
         <v>48</v>
       </c>
       <c r="K461" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="4">
         <v>8</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t xml:space="preserve">Wollermann</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedhelm</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E462" s="4">
+      <c r="E462" s="6">
         <v>49</v>
       </c>
-      <c r="F462">
-        <v>6.0</v>
+      <c r="F462" s="7">
+        <v>6</v>
       </c>
       <c r="G462" s="5">
         <v>3</v>
       </c>
-      <c r="H462" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H462" s="8">
+        <v>44758</v>
       </c>
       <c r="I462" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J462">
         <v>48</v>
       </c>
       <c r="K462" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="4">
         <v>9</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilse</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t xml:space="preserve">Sabine</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E463" s="4">
+      <c r="E463" s="6">
         <v>48</v>
       </c>
-      <c r="F463">
-        <v>6.0</v>
+      <c r="F463" s="7">
+        <v>6</v>
       </c>
       <c r="G463" s="5">
         <v>3</v>
       </c>
-      <c r="H463" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H463" s="8">
+        <v>44758</v>
       </c>
       <c r="I463" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J463">
         <v>48</v>
       </c>
       <c r="K463" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="4">
         <v>10</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E464" s="4">
+      <c r="E464" s="6">
         <v>47</v>
       </c>
-      <c r="F464">
-        <v>7.0</v>
+      <c r="F464" s="7">
+        <v>7</v>
       </c>
       <c r="G464" s="5">
         <v>3</v>
       </c>
-      <c r="H464" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H464" s="8">
+        <v>44758</v>
       </c>
       <c r="I464" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J464">
         <v>48</v>
       </c>
       <c r="K464" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="4">
         <v>11</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t xml:space="preserve">Mielke</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E465" s="4">
+      <c r="E465" s="6">
         <v>45</v>
       </c>
-      <c r="F465">
-        <v>6.0</v>
+      <c r="F465" s="7">
+        <v>6</v>
       </c>
       <c r="G465" s="5">
         <v>3</v>
       </c>
-      <c r="H465" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H465" s="8">
+        <v>44758</v>
       </c>
       <c r="I465" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J465">
         <v>48</v>
       </c>
       <c r="K465" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="4">
         <v>12</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t xml:space="preserve">Hoops</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t xml:space="preserve">Lars-Peter</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E466" s="4">
+      <c r="E466" s="6">
         <v>44</v>
       </c>
-      <c r="F466">
-        <v>6.0</v>
+      <c r="F466" s="7">
+        <v>6</v>
       </c>
       <c r="G466" s="5">
         <v>3</v>
       </c>
-      <c r="H466" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H466" s="8">
+        <v>44758</v>
       </c>
       <c r="I466" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J466">
         <v>48</v>
       </c>
       <c r="K466" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="4">
         <v>13</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t xml:space="preserve">Schreiber</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E467" s="4">
+      <c r="E467" s="6">
         <v>41</v>
       </c>
-      <c r="F467">
-        <v>6.0</v>
+      <c r="F467" s="7">
+        <v>6</v>
       </c>
       <c r="G467" s="5">
         <v>3</v>
       </c>
-      <c r="H467" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H467" s="8">
+        <v>44758</v>
       </c>
       <c r="I467" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J467">
         <v>48</v>
       </c>
       <c r="K467" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="4">
         <v>14</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t xml:space="preserve">Hold</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritz</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E468" s="4">
+      <c r="E468" s="6">
         <v>35</v>
       </c>
-      <c r="F468">
-        <v>7.0</v>
+      <c r="F468" s="7">
+        <v>7</v>
       </c>
       <c r="G468" s="5">
         <v>3</v>
       </c>
-      <c r="H468" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H468" s="8">
+        <v>44758</v>
       </c>
       <c r="I468" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J468">
         <v>48</v>
       </c>
       <c r="K468" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="4">
         <v>15</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t xml:space="preserve">Ferfers</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E469" s="4">
+      <c r="E469" s="6">
         <v>31</v>
       </c>
-      <c r="F469">
-        <v>6.0</v>
+      <c r="F469" s="7">
+        <v>6</v>
       </c>
       <c r="G469" s="5">
         <v>3</v>
       </c>
-      <c r="H469" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H469" s="8">
+        <v>44758</v>
       </c>
       <c r="I469" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J469">
         <v>48</v>
       </c>
       <c r="K469" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="4">
         <v>16</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t xml:space="preserve">Godglück</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t xml:space="preserve">Fabian</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E470" s="4">
+      <c r="E470" s="6">
         <v>19</v>
       </c>
-      <c r="F470">
-        <v>6.0</v>
+      <c r="F470" s="7">
+        <v>6</v>
       </c>
       <c r="G470" s="5">
         <v>3</v>
       </c>
-      <c r="H470" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H470" s="8">
+        <v>44758</v>
       </c>
       <c r="I470" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J470">
         <v>48</v>
       </c>
       <c r="K470" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="4">
         <v>17</v>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t xml:space="preserve">Mireile</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E471" s="4">
+      <c r="E471" s="6">
         <v>14</v>
       </c>
-      <c r="F471">
-        <v>7.0</v>
+      <c r="F471" s="7">
+        <v>7</v>
       </c>
       <c r="G471" s="5">
         <v>3</v>
       </c>
-      <c r="H471" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H471" s="8">
+        <v>44758</v>
       </c>
       <c r="I471" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J471">
         <v>48</v>
       </c>
       <c r="K471" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="4">
         <v>17</v>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E472" s="4">
+      <c r="E472" s="6">
         <v>17</v>
       </c>
-      <c r="F472">
-        <v>8.0</v>
+      <c r="F472" s="7">
+        <v>8</v>
       </c>
       <c r="G472" s="5">
         <v>3</v>
       </c>
-      <c r="H472" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H472" s="8">
+        <v>44758</v>
       </c>
       <c r="I472" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J472">
         <v>48</v>
       </c>
       <c r="K472" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="4">
         <v>19</v>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t xml:space="preserve">Horst</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedrich</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E473" s="4">
+      <c r="E473" s="6">
         <v>13</v>
       </c>
-      <c r="F473">
-        <v>7.0</v>
+      <c r="F473" s="7">
+        <v>7</v>
       </c>
       <c r="G473" s="5">
         <v>3</v>
       </c>
-      <c r="H473" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H473" s="8">
+        <v>44758</v>
       </c>
       <c r="I473" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J473">
         <v>48</v>
       </c>
       <c r="K473" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="4">
         <v>20</v>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t xml:space="preserve">Müller</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
           <t xml:space="preserve">H MAZO</t>
         </is>
       </c>
-      <c r="E474" s="4">
+      <c r="E474" s="6">
         <v>13</v>
       </c>
-      <c r="F474">
-        <v>8.0</v>
+      <c r="F474" s="7">
+        <v>8</v>
       </c>
       <c r="G474" s="5">
         <v>3</v>
       </c>
-      <c r="H474" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H474" s="8">
+        <v>44758</v>
       </c>
       <c r="I474" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J474">
         <v>48</v>
       </c>
       <c r="K474" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="4">
         <v>21</v>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t xml:space="preserve">Nieder</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t xml:space="preserve">Olaf</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E475" s="4">
+      <c r="E475" s="6">
         <v>7</v>
       </c>
-      <c r="F475">
-        <v>7.0</v>
+      <c r="F475" s="7">
+        <v>7</v>
       </c>
       <c r="G475" s="5">
         <v>3</v>
       </c>
-      <c r="H475" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H475" s="8">
+        <v>44758</v>
       </c>
       <c r="I475" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J475">
         <v>48</v>
       </c>
       <c r="K475" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="4">
         <v>22</v>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t xml:space="preserve">Gruhm</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Dieter</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
           <t xml:space="preserve">GF HANK</t>
         </is>
       </c>
-      <c r="E476" s="4">
+      <c r="E476" s="6">
         <v>6</v>
       </c>
-      <c r="F476">
-        <v>7.0</v>
+      <c r="F476" s="7">
+        <v>7</v>
       </c>
       <c r="G476" s="5">
         <v>3</v>
       </c>
-      <c r="H476" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H476" s="8">
+        <v>44758</v>
       </c>
       <c r="I476" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J476">
         <v>48</v>
       </c>
       <c r="K476" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="4">
         <v>23</v>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t xml:space="preserve">Verena</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E477" s="4">
+      <c r="E477" s="6">
         <v>6</v>
       </c>
-      <c r="F477">
-        <v>7.0</v>
+      <c r="F477" s="7">
+        <v>7</v>
       </c>
       <c r="G477" s="5">
         <v>3</v>
       </c>
-      <c r="H477" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H477" s="8">
+        <v>44758</v>
       </c>
       <c r="I477" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J477">
         <v>48</v>
       </c>
       <c r="K477" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="4">
         <v>24</v>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t xml:space="preserve">Schelm</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t xml:space="preserve">Denis</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E478" s="6">
+      <c r="E478" s="9">
         <v>-1</v>
       </c>
-      <c r="F478">
-        <v>6.0</v>
+      <c r="F478" s="7">
+        <v>6</v>
       </c>
       <c r="G478" s="5">
         <v>3</v>
       </c>
-      <c r="H478" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H478" s="8">
+        <v>44758</v>
       </c>
       <c r="I478" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J478">
         <v>48</v>
       </c>
       <c r="K478" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="4">
         <v>25</v>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E479" s="6">
+      <c r="E479" s="9">
         <v>-5</v>
       </c>
-      <c r="F479">
-        <v>7.0</v>
+      <c r="F479" s="7">
+        <v>7</v>
       </c>
       <c r="G479" s="5">
         <v>3</v>
       </c>
-      <c r="H479" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H479" s="8">
+        <v>44758</v>
       </c>
       <c r="I479" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J479">
         <v>48</v>
       </c>
       <c r="K479" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="4">
         <v>26</v>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t xml:space="preserve">Berkau</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E480" s="6">
+      <c r="E480" s="9">
         <v>-8</v>
       </c>
-      <c r="F480">
-        <v>8.0</v>
+      <c r="F480" s="7">
+        <v>8</v>
       </c>
       <c r="G480" s="5">
         <v>3</v>
       </c>
-      <c r="H480" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H480" s="8">
+        <v>44758</v>
       </c>
       <c r="I480" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J480">
         <v>48</v>
       </c>
       <c r="K480" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="4">
         <v>27</v>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergmann</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t xml:space="preserve">Conrad</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E481" s="6">
+      <c r="E481" s="9">
         <v>-10</v>
       </c>
-      <c r="F481">
-        <v>8.0</v>
+      <c r="F481" s="7">
+        <v>8</v>
       </c>
       <c r="G481" s="5">
         <v>3</v>
       </c>
-      <c r="H481" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H481" s="8">
+        <v>44758</v>
       </c>
       <c r="I481" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J481">
         <v>48</v>
       </c>
       <c r="K481" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="4">
         <v>28</v>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t xml:space="preserve">Glumm</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E482" s="6">
+      <c r="E482" s="9">
         <v>-10</v>
       </c>
-      <c r="F482">
-        <v>8.0</v>
+      <c r="F482" s="7">
+        <v>8</v>
       </c>
       <c r="G482" s="5">
         <v>3</v>
       </c>
-      <c r="H482" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H482" s="8">
+        <v>44758</v>
       </c>
       <c r="I482" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J482">
         <v>48</v>
       </c>
       <c r="K482" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="4">
         <v>29</v>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t xml:space="preserve">Salomon</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t xml:space="preserve">Dieter</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E483" s="6">
+      <c r="E483" s="9">
         <v>-12</v>
       </c>
-      <c r="F483">
-        <v>6.0</v>
+      <c r="F483" s="7">
+        <v>6</v>
       </c>
       <c r="G483" s="5">
         <v>3</v>
       </c>
-      <c r="H483" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H483" s="8">
+        <v>44758</v>
       </c>
       <c r="I483" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J483">
         <v>48</v>
       </c>
       <c r="K483" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="4">
         <v>30</v>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E484" s="6">
+      <c r="E484" s="9">
         <v>-18</v>
       </c>
-      <c r="F484">
-        <v>9.0</v>
+      <c r="F484" s="7">
+        <v>9</v>
       </c>
       <c r="G484" s="5">
         <v>3</v>
       </c>
-      <c r="H484" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H484" s="8">
+        <v>44758</v>
       </c>
       <c r="I484" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J484">
         <v>48</v>
       </c>
       <c r="K484" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="4">
         <v>31</v>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E485" s="6">
+      <c r="E485" s="9">
         <v>-19</v>
       </c>
-      <c r="F485">
-        <v>8.0</v>
+      <c r="F485" s="7">
+        <v>8</v>
       </c>
       <c r="G485" s="5">
         <v>3</v>
       </c>
-      <c r="H485" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H485" s="8">
+        <v>44758</v>
       </c>
       <c r="I485" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J485">
         <v>48</v>
       </c>
       <c r="K485" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="4">
         <v>32</v>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t xml:space="preserve">Janoschek</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E486" s="6">
+      <c r="E486" s="9">
         <v>-23</v>
       </c>
-      <c r="F486">
-        <v>8.0</v>
+      <c r="F486" s="7">
+        <v>8</v>
       </c>
       <c r="G486" s="5">
         <v>3</v>
       </c>
-      <c r="H486" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H486" s="8">
+        <v>44758</v>
       </c>
       <c r="I486" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J486">
         <v>48</v>
       </c>
       <c r="K486" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="4">
         <v>33</v>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E487" s="6">
+      <c r="E487" s="9">
         <v>-23</v>
       </c>
-      <c r="F487">
+      <c r="F487" s="7">
         <v>9.5</v>
       </c>
       <c r="G487" s="5">
         <v>3</v>
       </c>
-      <c r="H487" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H487" s="8">
+        <v>44758</v>
       </c>
       <c r="I487" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J487">
         <v>48</v>
       </c>
       <c r="K487" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="4">
         <v>34</v>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilbrich</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E488" s="6">
+      <c r="E488" s="9">
         <v>-27</v>
       </c>
-      <c r="F488">
-        <v>8.0</v>
+      <c r="F488" s="7">
+        <v>8</v>
       </c>
       <c r="G488" s="5">
         <v>3</v>
       </c>
-      <c r="H488" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H488" s="8">
+        <v>44758</v>
       </c>
       <c r="I488" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J488">
         <v>48</v>
       </c>
       <c r="K488" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="4">
         <v>35</v>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t xml:space="preserve">Morlang</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t xml:space="preserve">Susanne</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E489" s="6">
+      <c r="E489" s="9">
         <v>-32</v>
       </c>
-      <c r="F489">
+      <c r="F489" s="7">
         <v>7.5</v>
       </c>
       <c r="G489" s="5">
         <v>3</v>
       </c>
-      <c r="H489" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H489" s="8">
+        <v>44758</v>
       </c>
       <c r="I489" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J489">
         <v>48</v>
       </c>
       <c r="K489" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="4">
         <v>36</v>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t xml:space="preserve">Wendt</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t xml:space="preserve">Hildegard</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E490" s="6">
+      <c r="E490" s="9">
         <v>-35</v>
       </c>
-      <c r="F490">
+      <c r="F490" s="7">
         <v>7.5</v>
       </c>
       <c r="G490" s="5">
         <v>3</v>
       </c>
-      <c r="H490" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H490" s="8">
+        <v>44758</v>
       </c>
       <c r="I490" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J490">
         <v>48</v>
       </c>
       <c r="K490" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="4">
         <v>37</v>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E491" s="6">
+      <c r="E491" s="9">
         <v>-42</v>
       </c>
-      <c r="F491">
-        <v>8.0</v>
+      <c r="F491" s="7">
+        <v>8</v>
       </c>
       <c r="G491" s="5">
         <v>3</v>
       </c>
-      <c r="H491" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H491" s="8">
+        <v>44758</v>
       </c>
       <c r="I491" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J491">
         <v>48</v>
       </c>
       <c r="K491" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="4">
         <v>38</v>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t xml:space="preserve">Wrede</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t xml:space="preserve">Willi</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E492" s="6">
+      <c r="E492" s="9">
         <v>-43</v>
       </c>
-      <c r="F492">
-        <v>10.0</v>
+      <c r="F492" s="7">
+        <v>10</v>
       </c>
       <c r="G492" s="5">
         <v>3</v>
       </c>
-      <c r="H492" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H492" s="8">
+        <v>44758</v>
       </c>
       <c r="I492" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J492">
         <v>48</v>
       </c>
       <c r="K492" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="4">
         <v>39</v>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t xml:space="preserve">Wagener</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E493" s="6">
+      <c r="E493" s="9">
         <v>-45</v>
       </c>
-      <c r="F493">
-        <v>10.0</v>
+      <c r="F493" s="7">
+        <v>10</v>
       </c>
       <c r="G493" s="5">
         <v>3</v>
       </c>
-      <c r="H493" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H493" s="8">
+        <v>44758</v>
       </c>
       <c r="I493" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J493">
         <v>48</v>
       </c>
       <c r="K493" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="4">
         <v>40</v>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E494" s="6">
+      <c r="E494" s="9">
         <v>-50</v>
       </c>
-      <c r="F494">
-        <v>10.0</v>
+      <c r="F494" s="7">
+        <v>10</v>
       </c>
       <c r="G494" s="5">
         <v>3</v>
       </c>
-      <c r="H494" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H494" s="8">
+        <v>44758</v>
       </c>
       <c r="I494" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J494">
         <v>48</v>
       </c>
       <c r="K494" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="4">
         <v>41</v>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t xml:space="preserve">Höhnert</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t xml:space="preserve">Sybille</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E495" s="6">
+      <c r="E495" s="9">
         <v>-53</v>
       </c>
-      <c r="F495">
-        <v>10.0</v>
+      <c r="F495" s="7">
+        <v>10</v>
       </c>
       <c r="G495" s="5">
         <v>3</v>
       </c>
-      <c r="H495" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H495" s="8">
+        <v>44758</v>
       </c>
       <c r="I495" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J495">
         <v>48</v>
       </c>
       <c r="K495" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="4">
         <v>42</v>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E496" s="6">
+      <c r="E496" s="9">
         <v>-53</v>
       </c>
-      <c r="F496">
-        <v>10.0</v>
+      <c r="F496" s="7">
+        <v>10</v>
       </c>
       <c r="G496" s="5">
         <v>3</v>
       </c>
-      <c r="H496" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H496" s="8">
+        <v>44758</v>
       </c>
       <c r="I496" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J496">
         <v>48</v>
       </c>
       <c r="K496" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="4">
         <v>43</v>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t xml:space="preserve">Götz</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E497" s="6">
+      <c r="E497" s="9">
         <v>-67</v>
       </c>
-      <c r="F497">
-        <v>10.0</v>
+      <c r="F497" s="7">
+        <v>10</v>
       </c>
       <c r="G497" s="5">
         <v>3</v>
       </c>
-      <c r="H497" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H497" s="8">
+        <v>44758</v>
       </c>
       <c r="I497" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J497">
         <v>48</v>
       </c>
       <c r="K497" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="4">
         <v>44</v>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Dieter</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E498" s="6">
+      <c r="E498" s="9">
         <v>-71</v>
       </c>
-      <c r="F498">
+      <c r="F498" s="7">
         <v>9.5</v>
       </c>
       <c r="G498" s="5">
         <v>3</v>
       </c>
-      <c r="H498" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H498" s="8">
+        <v>44758</v>
       </c>
       <c r="I498" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J498">
         <v>48</v>
       </c>
       <c r="K498" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="4">
         <v>45</v>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t xml:space="preserve">Graf</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t xml:space="preserve">Caroline</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E499" s="6">
+      <c r="E499" s="9">
         <v>-83</v>
       </c>
-      <c r="F499">
-        <v>9.0</v>
+      <c r="F499" s="7">
+        <v>9</v>
       </c>
       <c r="G499" s="5">
         <v>3</v>
       </c>
-      <c r="H499" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H499" s="8">
+        <v>44758</v>
       </c>
       <c r="I499" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J499">
         <v>48</v>
       </c>
       <c r="K499" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="4">
         <v>46</v>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E500" s="6">
+      <c r="E500" s="9">
         <v>-84</v>
       </c>
-      <c r="F500">
-        <v>11.0</v>
+      <c r="F500" s="7">
+        <v>11</v>
       </c>
       <c r="G500" s="5">
         <v>3</v>
       </c>
-      <c r="H500" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H500" s="8">
+        <v>44758</v>
       </c>
       <c r="I500" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J500">
         <v>48</v>
       </c>
       <c r="K500" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="4">
         <v>47</v>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t xml:space="preserve">Anne</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E501" s="6">
+      <c r="E501" s="9">
         <v>-85</v>
       </c>
-      <c r="F501">
-        <v>10.0</v>
+      <c r="F501" s="7">
+        <v>10</v>
       </c>
       <c r="G501" s="5">
         <v>3</v>
       </c>
-      <c r="H501" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H501" s="8">
+        <v>44758</v>
       </c>
       <c r="I501" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J501">
         <v>48</v>
       </c>
       <c r="K501" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="4">
         <v>48</v>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E502" s="6">
+      <c r="E502" s="9">
         <v>-91</v>
       </c>
-      <c r="F502">
-        <v>11.0</v>
+      <c r="F502" s="7">
+        <v>11</v>
       </c>
       <c r="G502" s="5">
         <v>3</v>
       </c>
-      <c r="H502" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H502" s="8">
+        <v>44758</v>
       </c>
       <c r="I502" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
       <c r="J502">
         <v>48</v>
       </c>
       <c r="K502" t="inlineStr">
         <is>
           <t xml:space="preserve">NI</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="4">
         <v>1</v>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E503" s="4">
+      <c r="E503" s="6">
         <v>62</v>
       </c>
-      <c r="F503">
+      <c r="F503" s="7">
         <v>4.5</v>
       </c>
       <c r="G503" s="5">
         <v>3</v>
       </c>
-      <c r="H503" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H503" s="8">
+        <v>44731</v>
       </c>
       <c r="I503" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J503">
         <v>32</v>
       </c>
       <c r="K503" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="4">
         <v>2</v>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E504" s="4">
+      <c r="E504" s="6">
         <v>61</v>
       </c>
-      <c r="F504">
+      <c r="F504" s="7">
         <v>4.5</v>
       </c>
       <c r="G504" s="5">
         <v>3</v>
       </c>
-      <c r="H504" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H504" s="8">
+        <v>44731</v>
       </c>
       <c r="I504" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J504">
         <v>32</v>
       </c>
       <c r="K504" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="4">
         <v>3</v>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilbrich</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E505" s="4">
+      <c r="E505" s="6">
         <v>57</v>
       </c>
-      <c r="F505">
+      <c r="F505" s="7">
         <v>6.5</v>
       </c>
       <c r="G505" s="5">
         <v>3</v>
       </c>
-      <c r="H505" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H505" s="8">
+        <v>44731</v>
       </c>
       <c r="I505" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J505">
         <v>32</v>
       </c>
       <c r="K505" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="4">
         <v>4</v>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t xml:space="preserve">Schwigon</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t xml:space="preserve">Herbert</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E506" s="4">
+      <c r="E506" s="6">
         <v>50</v>
       </c>
-      <c r="F506">
-        <v>5.0</v>
+      <c r="F506" s="7">
+        <v>5</v>
       </c>
       <c r="G506" s="5">
         <v>3</v>
       </c>
-      <c r="H506" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H506" s="8">
+        <v>44731</v>
       </c>
       <c r="I506" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J506">
         <v>32</v>
       </c>
       <c r="K506" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="4">
         <v>5</v>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t xml:space="preserve">Gehrmann</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t xml:space="preserve">Roland</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E507" s="4">
+      <c r="E507" s="6">
         <v>49</v>
       </c>
-      <c r="F507">
+      <c r="F507" s="7">
         <v>5.5</v>
       </c>
       <c r="G507" s="5">
         <v>3</v>
       </c>
-      <c r="H507" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H507" s="8">
+        <v>44731</v>
       </c>
       <c r="I507" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J507">
         <v>32</v>
       </c>
       <c r="K507" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="4">
         <v>6</v>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t xml:space="preserve">Wulff</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E508" s="4">
+      <c r="E508" s="6">
         <v>34</v>
       </c>
-      <c r="F508">
-        <v>5.0</v>
+      <c r="F508" s="7">
+        <v>5</v>
       </c>
       <c r="G508" s="5">
         <v>3</v>
       </c>
-      <c r="H508" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H508" s="8">
+        <v>44731</v>
       </c>
       <c r="I508" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J508">
         <v>32</v>
       </c>
       <c r="K508" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="4">
         <v>7</v>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t xml:space="preserve">Cleve</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t xml:space="preserve">Lutz</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E509" s="4">
+      <c r="E509" s="6">
         <v>31</v>
       </c>
-      <c r="F509">
-        <v>6.0</v>
+      <c r="F509" s="7">
+        <v>6</v>
       </c>
       <c r="G509" s="5">
         <v>3</v>
       </c>
-      <c r="H509" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H509" s="8">
+        <v>44731</v>
       </c>
       <c r="I509" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J509">
         <v>32</v>
       </c>
       <c r="K509" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="4">
         <v>8</v>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t xml:space="preserve">Wollermann</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedhelm</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E510" s="4">
+      <c r="E510" s="6">
         <v>29</v>
       </c>
-      <c r="F510">
-        <v>8.0</v>
+      <c r="F510" s="7">
+        <v>8</v>
       </c>
       <c r="G510" s="5">
         <v>3</v>
       </c>
-      <c r="H510" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H510" s="8">
+        <v>44731</v>
       </c>
       <c r="I510" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J510">
         <v>32</v>
       </c>
       <c r="K510" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="4">
         <v>9</v>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t xml:space="preserve">Blaschke</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t xml:space="preserve">Ludmilla</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E511" s="4">
+      <c r="E511" s="6">
         <v>28</v>
       </c>
-      <c r="F511">
-        <v>7.0</v>
+      <c r="F511" s="7">
+        <v>7</v>
       </c>
       <c r="G511" s="5">
         <v>3</v>
       </c>
-      <c r="H511" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H511" s="8">
+        <v>44731</v>
       </c>
       <c r="I511" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J511">
         <v>32</v>
       </c>
       <c r="K511" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="4">
         <v>10</v>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Dieter</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E512" s="4">
+      <c r="E512" s="6">
         <v>23</v>
       </c>
-      <c r="F512">
-        <v>6.0</v>
+      <c r="F512" s="7">
+        <v>6</v>
       </c>
       <c r="G512" s="5">
         <v>3</v>
       </c>
-      <c r="H512" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H512" s="8">
+        <v>44731</v>
       </c>
       <c r="I512" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J512">
         <v>32</v>
       </c>
       <c r="K512" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="4">
         <v>11</v>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E513" s="4">
+      <c r="E513" s="6">
         <v>23</v>
       </c>
-      <c r="F513">
-        <v>6.0</v>
+      <c r="F513" s="7">
+        <v>6</v>
       </c>
       <c r="G513" s="5">
         <v>3</v>
       </c>
-      <c r="H513" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H513" s="8">
+        <v>44731</v>
       </c>
       <c r="I513" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J513">
         <v>32</v>
       </c>
       <c r="K513" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="4">
         <v>12</v>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t xml:space="preserve">Röhl</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t xml:space="preserve">Renee</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E514" s="4">
+      <c r="E514" s="6">
         <v>19</v>
       </c>
-      <c r="F514">
-        <v>6.0</v>
+      <c r="F514" s="7">
+        <v>6</v>
       </c>
       <c r="G514" s="5">
         <v>3</v>
       </c>
-      <c r="H514" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H514" s="8">
+        <v>44731</v>
       </c>
       <c r="I514" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J514">
         <v>32</v>
       </c>
       <c r="K514" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="4">
         <v>13</v>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t xml:space="preserve">Zimmer</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t xml:space="preserve">Volkmar Max</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E515" s="4">
+      <c r="E515" s="6">
         <v>19</v>
       </c>
-      <c r="F515">
+      <c r="F515" s="7">
         <v>6.5</v>
       </c>
       <c r="G515" s="5">
         <v>3</v>
       </c>
-      <c r="H515" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H515" s="8">
+        <v>44731</v>
       </c>
       <c r="I515" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J515">
         <v>32</v>
       </c>
       <c r="K515" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="4">
         <v>14</v>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t xml:space="preserve">Mireile</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E516" s="4">
+      <c r="E516" s="6">
         <v>16</v>
       </c>
-      <c r="F516">
-        <v>6.0</v>
+      <c r="F516" s="7">
+        <v>6</v>
       </c>
       <c r="G516" s="5">
         <v>3</v>
       </c>
-      <c r="H516" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H516" s="8">
+        <v>44731</v>
       </c>
       <c r="I516" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J516">
         <v>32</v>
       </c>
       <c r="K516" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="4">
         <v>15</v>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t xml:space="preserve">Vater</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t xml:space="preserve">Maik</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E517" s="4">
+      <c r="E517" s="6">
         <v>15</v>
       </c>
-      <c r="F517">
-        <v>7.0</v>
+      <c r="F517" s="7">
+        <v>7</v>
       </c>
       <c r="G517" s="5">
         <v>3</v>
       </c>
-      <c r="H517" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H517" s="8">
+        <v>44731</v>
       </c>
       <c r="I517" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J517">
         <v>32</v>
       </c>
       <c r="K517" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="4">
         <v>16</v>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t xml:space="preserve">Lauterbach</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E518" s="4">
+      <c r="E518" s="6">
         <v>15</v>
       </c>
-      <c r="F518">
+      <c r="F518" s="7">
         <v>7.5</v>
       </c>
       <c r="G518" s="5">
         <v>3</v>
       </c>
-      <c r="H518" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H518" s="8">
+        <v>44731</v>
       </c>
       <c r="I518" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J518">
         <v>32</v>
       </c>
       <c r="K518" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="4">
         <v>17</v>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t xml:space="preserve">Holberg</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E519" s="4">
+      <c r="E519" s="6">
         <v>6</v>
       </c>
-      <c r="F519">
-        <v>8.0</v>
+      <c r="F519" s="7">
+        <v>8</v>
       </c>
       <c r="G519" s="5">
         <v>3</v>
       </c>
-      <c r="H519" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H519" s="8">
+        <v>44731</v>
       </c>
       <c r="I519" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J519">
         <v>32</v>
       </c>
       <c r="K519" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="4">
         <v>17</v>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t xml:space="preserve">Schuster</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E520" s="4">
+      <c r="E520" s="6">
         <v>11</v>
       </c>
-      <c r="F520">
-        <v>6.0</v>
+      <c r="F520" s="7">
+        <v>6</v>
       </c>
       <c r="G520" s="5">
         <v>3</v>
       </c>
-      <c r="H520" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H520" s="8">
+        <v>44731</v>
       </c>
       <c r="I520" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J520">
         <v>32</v>
       </c>
       <c r="K520" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="4">
         <v>19</v>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t xml:space="preserve">Ploog</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t xml:space="preserve">Carsten</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E521" s="6">
+      <c r="E521" s="9">
         <v>-1</v>
       </c>
-      <c r="F521">
-        <v>8.0</v>
+      <c r="F521" s="7">
+        <v>8</v>
       </c>
       <c r="G521" s="5">
         <v>3</v>
       </c>
-      <c r="H521" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H521" s="8">
+        <v>44731</v>
       </c>
       <c r="I521" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J521">
         <v>32</v>
       </c>
       <c r="K521" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="4">
         <v>20</v>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t xml:space="preserve">Wiedemann</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t xml:space="preserve">Nicon</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E522" s="6">
+      <c r="E522" s="9">
         <v>-6</v>
       </c>
-      <c r="F522">
-        <v>9.0</v>
+      <c r="F522" s="7">
+        <v>9</v>
       </c>
       <c r="G522" s="5">
         <v>3</v>
       </c>
-      <c r="H522" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H522" s="8">
+        <v>44731</v>
       </c>
       <c r="I522" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J522">
         <v>32</v>
       </c>
       <c r="K522" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="4">
         <v>21</v>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergmann</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t xml:space="preserve">Conrad</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E523" s="6">
+      <c r="E523" s="9">
         <v>-16</v>
       </c>
-      <c r="F523">
-        <v>7.0</v>
+      <c r="F523" s="7">
+        <v>7</v>
       </c>
       <c r="G523" s="5">
         <v>3</v>
       </c>
-      <c r="H523" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H523" s="8">
+        <v>44731</v>
       </c>
       <c r="I523" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J523">
         <v>32</v>
       </c>
       <c r="K523" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="4">
         <v>22</v>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t xml:space="preserve">Faulwetter</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t xml:space="preserve">Silke</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E524" s="6">
+      <c r="E524" s="9">
         <v>-18</v>
       </c>
-      <c r="F524">
+      <c r="F524" s="7">
         <v>8.5</v>
       </c>
       <c r="G524" s="5">
         <v>3</v>
       </c>
-      <c r="H524" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H524" s="8">
+        <v>44731</v>
       </c>
       <c r="I524" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J524">
         <v>32</v>
       </c>
       <c r="K524" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="4">
         <v>23</v>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t xml:space="preserve">Ruepp</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t xml:space="preserve">Rüdiger</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E525" s="6">
+      <c r="E525" s="9">
         <v>-24</v>
       </c>
-      <c r="F525">
+      <c r="F525" s="7">
         <v>8.5</v>
       </c>
       <c r="G525" s="5">
         <v>3</v>
       </c>
-      <c r="H525" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H525" s="8">
+        <v>44731</v>
       </c>
       <c r="I525" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J525">
         <v>32</v>
       </c>
       <c r="K525" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="4">
         <v>24</v>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t xml:space="preserve">van der Wehr</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E526" s="6">
+      <c r="E526" s="9">
         <v>-28</v>
       </c>
-      <c r="F526">
-        <v>9.0</v>
+      <c r="F526" s="7">
+        <v>9</v>
       </c>
       <c r="G526" s="5">
         <v>3</v>
       </c>
-      <c r="H526" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H526" s="8">
+        <v>44731</v>
       </c>
       <c r="I526" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J526">
         <v>32</v>
       </c>
       <c r="K526" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="4">
         <v>25</v>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E527" s="6">
+      <c r="E527" s="9">
         <v>-34</v>
       </c>
-      <c r="F527">
-        <v>9.0</v>
+      <c r="F527" s="7">
+        <v>9</v>
       </c>
       <c r="G527" s="5">
         <v>3</v>
       </c>
-      <c r="H527" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H527" s="8">
+        <v>44731</v>
       </c>
       <c r="I527" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J527">
         <v>32</v>
       </c>
       <c r="K527" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="4">
         <v>26</v>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t xml:space="preserve">Gröschen</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t xml:space="preserve">Klemens</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E528" s="6">
+      <c r="E528" s="9">
         <v>-36</v>
       </c>
-      <c r="F528">
-        <v>8.0</v>
+      <c r="F528" s="7">
+        <v>8</v>
       </c>
       <c r="G528" s="5">
         <v>3</v>
       </c>
-      <c r="H528" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H528" s="8">
+        <v>44731</v>
       </c>
       <c r="I528" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J528">
         <v>32</v>
       </c>
       <c r="K528" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="4">
         <v>27</v>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t xml:space="preserve">Schlüter</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t xml:space="preserve">Hildegard</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t xml:space="preserve">H DC</t>
         </is>
       </c>
-      <c r="E529" s="6">
+      <c r="E529" s="9">
         <v>-37</v>
       </c>
-      <c r="F529">
-        <v>9.0</v>
+      <c r="F529" s="7">
+        <v>9</v>
       </c>
       <c r="G529" s="5">
         <v>3</v>
       </c>
-      <c r="H529" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H529" s="8">
+        <v>44731</v>
       </c>
       <c r="I529" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J529">
         <v>32</v>
       </c>
       <c r="K529" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="4">
         <v>28</v>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t xml:space="preserve">Ingenhorst</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t xml:space="preserve">Susanne</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
           <t xml:space="preserve">LG LÜLÜ</t>
         </is>
       </c>
-      <c r="E530" s="6">
+      <c r="E530" s="9">
         <v>-48</v>
       </c>
-      <c r="F530">
-        <v>9.0</v>
+      <c r="F530" s="7">
+        <v>9</v>
       </c>
       <c r="G530" s="5">
         <v>3</v>
       </c>
-      <c r="H530" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H530" s="8">
+        <v>44731</v>
       </c>
       <c r="I530" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J530">
         <v>32</v>
       </c>
       <c r="K530" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="4">
         <v>29</v>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t xml:space="preserve">Hölig</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E531" s="6">
+      <c r="E531" s="9">
         <v>-60</v>
       </c>
-      <c r="F531">
-        <v>11.0</v>
+      <c r="F531" s="7">
+        <v>11</v>
       </c>
       <c r="G531" s="5">
         <v>3</v>
       </c>
-      <c r="H531" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H531" s="8">
+        <v>44731</v>
       </c>
       <c r="I531" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J531">
         <v>32</v>
       </c>
       <c r="K531" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="4">
         <v>30</v>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t xml:space="preserve">Blaschke</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E532" s="6">
+      <c r="E532" s="9">
         <v>-63</v>
       </c>
-      <c r="F532">
-        <v>10.0</v>
+      <c r="F532" s="7">
+        <v>10</v>
       </c>
       <c r="G532" s="5">
         <v>3</v>
       </c>
-      <c r="H532" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H532" s="8">
+        <v>44731</v>
       </c>
       <c r="I532" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J532">
         <v>32</v>
       </c>
       <c r="K532" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="4">
         <v>31</v>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmelter</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E533" s="6">
+      <c r="E533" s="9">
         <v>-78</v>
       </c>
-      <c r="F533">
-        <v>12.0</v>
+      <c r="F533" s="7">
+        <v>12</v>
       </c>
       <c r="G533" s="5">
         <v>3</v>
       </c>
-      <c r="H533" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H533" s="8">
+        <v>44731</v>
       </c>
       <c r="I533" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J533">
         <v>32</v>
       </c>
       <c r="K533" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="4">
         <v>32</v>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t xml:space="preserve">Görtz</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t xml:space="preserve">Holger</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E534" s="6">
+      <c r="E534" s="9">
         <v>-99</v>
       </c>
-      <c r="F534">
-        <v>11.0</v>
+      <c r="F534" s="7">
+        <v>11</v>
       </c>
       <c r="G534" s="5">
         <v>3</v>
       </c>
-      <c r="H534" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H534" s="8">
+        <v>44731</v>
       </c>
       <c r="I534" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J534">
         <v>32</v>
       </c>
       <c r="K534" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="4">
         <v>1</v>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t xml:space="preserve">Kraft</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t xml:space="preserve">Akim</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E535" s="4">
+      <c r="E535" s="6">
         <v>146</v>
       </c>
-      <c r="F535">
-        <v>3.0</v>
+      <c r="F535" s="7">
+        <v>3</v>
       </c>
       <c r="G535" s="5">
         <v>3</v>
       </c>
-      <c r="H535" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H535" s="8">
+        <v>44730</v>
       </c>
       <c r="I535" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J535">
         <v>40</v>
       </c>
       <c r="K535" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="4">
         <v>2</v>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t xml:space="preserve">Verena</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E536" s="4">
+      <c r="E536" s="6">
         <v>87</v>
       </c>
-      <c r="F536">
-        <v>3.0</v>
+      <c r="F536" s="7">
+        <v>3</v>
       </c>
       <c r="G536" s="5">
         <v>3</v>
       </c>
-      <c r="H536" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H536" s="8">
+        <v>44730</v>
       </c>
       <c r="I536" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J536">
         <v>40</v>
       </c>
       <c r="K536" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="4">
         <v>3</v>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E537" s="4">
+      <c r="E537" s="6">
         <v>77</v>
       </c>
-      <c r="F537">
-        <v>6.0</v>
+      <c r="F537" s="7">
+        <v>6</v>
       </c>
       <c r="G537" s="5">
         <v>3</v>
       </c>
-      <c r="H537" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H537" s="8">
+        <v>44730</v>
       </c>
       <c r="I537" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J537">
         <v>40</v>
       </c>
       <c r="K537" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="4">
         <v>4</v>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t xml:space="preserve">Mireile</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E538" s="4">
+      <c r="E538" s="6">
         <v>65</v>
       </c>
-      <c r="F538">
+      <c r="F538" s="7">
         <v>4.5</v>
       </c>
       <c r="G538" s="5">
         <v>3</v>
       </c>
-      <c r="H538" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H538" s="8">
+        <v>44730</v>
       </c>
       <c r="I538" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J538">
         <v>40</v>
       </c>
       <c r="K538" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="4">
         <v>5</v>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t xml:space="preserve">Hölig</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E539" s="4">
+      <c r="E539" s="6">
         <v>59</v>
       </c>
-      <c r="F539">
-        <v>6.0</v>
+      <c r="F539" s="7">
+        <v>6</v>
       </c>
       <c r="G539" s="5">
         <v>3</v>
       </c>
-      <c r="H539" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H539" s="8">
+        <v>44730</v>
       </c>
       <c r="I539" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J539">
         <v>40</v>
       </c>
       <c r="K539" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="4">
         <v>6</v>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t xml:space="preserve">Kümmet</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E540" s="4">
+      <c r="E540" s="6">
         <v>54</v>
       </c>
-      <c r="F540">
+      <c r="F540" s="7">
         <v>4.5</v>
       </c>
       <c r="G540" s="5">
         <v>3</v>
       </c>
-      <c r="H540" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H540" s="8">
+        <v>44730</v>
       </c>
       <c r="I540" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J540">
         <v>40</v>
       </c>
       <c r="K540" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="4">
         <v>7</v>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t xml:space="preserve">Schuster</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E541" s="4">
+      <c r="E541" s="6">
         <v>42</v>
       </c>
-      <c r="F541">
-        <v>5.0</v>
+      <c r="F541" s="7">
+        <v>5</v>
       </c>
       <c r="G541" s="5">
         <v>3</v>
       </c>
-      <c r="H541" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H541" s="8">
+        <v>44730</v>
       </c>
       <c r="I541" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J541">
         <v>40</v>
       </c>
       <c r="K541" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="4">
         <v>8</v>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t xml:space="preserve">Wollermann</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedhelm</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E542" s="4">
+      <c r="E542" s="6">
         <v>42</v>
       </c>
-      <c r="F542">
-        <v>6.0</v>
+      <c r="F542" s="7">
+        <v>6</v>
       </c>
       <c r="G542" s="5">
         <v>3</v>
       </c>
-      <c r="H542" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H542" s="8">
+        <v>44730</v>
       </c>
       <c r="I542" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J542">
         <v>40</v>
       </c>
       <c r="K542" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="4">
         <v>9</v>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E543" s="4">
+      <c r="E543" s="6">
         <v>36</v>
       </c>
-      <c r="F543">
+      <c r="F543" s="7">
         <v>5.5</v>
       </c>
       <c r="G543" s="5">
         <v>3</v>
       </c>
-      <c r="H543" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H543" s="8">
+        <v>44730</v>
       </c>
       <c r="I543" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J543">
         <v>40</v>
       </c>
       <c r="K543" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="4">
         <v>10</v>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E544" s="4">
+      <c r="E544" s="6">
         <v>32</v>
       </c>
-      <c r="F544">
+      <c r="F544" s="7">
         <v>5.5</v>
       </c>
       <c r="G544" s="5">
         <v>3</v>
       </c>
-      <c r="H544" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H544" s="8">
+        <v>44730</v>
       </c>
       <c r="I544" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J544">
         <v>40</v>
       </c>
       <c r="K544" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="4">
         <v>11</v>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E545" s="4">
+      <c r="E545" s="6">
         <v>30</v>
       </c>
-      <c r="F545">
-        <v>6.0</v>
+      <c r="F545" s="7">
+        <v>6</v>
       </c>
       <c r="G545" s="5">
         <v>3</v>
       </c>
-      <c r="H545" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H545" s="8">
+        <v>44730</v>
       </c>
       <c r="I545" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J545">
         <v>40</v>
       </c>
       <c r="K545" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="4">
         <v>12</v>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t xml:space="preserve">Ruepp</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t xml:space="preserve">Rüdiger</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E546" s="4">
+      <c r="E546" s="6">
         <v>29</v>
       </c>
-      <c r="F546">
-        <v>6.0</v>
+      <c r="F546" s="7">
+        <v>6</v>
       </c>
       <c r="G546" s="5">
         <v>3</v>
       </c>
-      <c r="H546" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H546" s="8">
+        <v>44730</v>
       </c>
       <c r="I546" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J546">
         <v>40</v>
       </c>
       <c r="K546" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="4">
         <v>13</v>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t xml:space="preserve">Ploog</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t xml:space="preserve">Carsten</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E547" s="4">
+      <c r="E547" s="6">
         <v>26</v>
       </c>
-      <c r="F547">
-        <v>7.0</v>
+      <c r="F547" s="7">
+        <v>7</v>
       </c>
       <c r="G547" s="5">
         <v>3</v>
       </c>
-      <c r="H547" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H547" s="8">
+        <v>44730</v>
       </c>
       <c r="I547" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J547">
         <v>40</v>
       </c>
       <c r="K547" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="4">
         <v>14</v>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t xml:space="preserve">Zimmer</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
           <t xml:space="preserve">Volkmar Max</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E548" s="4">
+      <c r="E548" s="6">
         <v>16</v>
       </c>
-      <c r="F548">
+      <c r="F548" s="7">
         <v>6.5</v>
       </c>
       <c r="G548" s="5">
         <v>3</v>
       </c>
-      <c r="H548" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H548" s="8">
+        <v>44730</v>
       </c>
       <c r="I548" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J548">
         <v>40</v>
       </c>
       <c r="K548" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="4">
         <v>15</v>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t xml:space="preserve">Blaschke</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t xml:space="preserve">Ludmilla</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E549" s="4">
+      <c r="E549" s="6">
         <v>13</v>
       </c>
-      <c r="F549">
-        <v>8.0</v>
+      <c r="F549" s="7">
+        <v>8</v>
       </c>
       <c r="G549" s="5">
         <v>3</v>
       </c>
-      <c r="H549" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H549" s="8">
+        <v>44730</v>
       </c>
       <c r="I549" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J549">
         <v>40</v>
       </c>
       <c r="K549" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="4">
         <v>16</v>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E550" s="4">
+      <c r="E550" s="6">
         <v>11</v>
       </c>
-      <c r="F550">
-        <v>7.0</v>
+      <c r="F550" s="7">
+        <v>7</v>
       </c>
       <c r="G550" s="5">
         <v>3</v>
       </c>
-      <c r="H550" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H550" s="8">
+        <v>44730</v>
       </c>
       <c r="I550" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J550">
         <v>40</v>
       </c>
       <c r="K550" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="4">
         <v>17</v>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmelter</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E551" s="4">
+      <c r="E551" s="6">
         <v>11</v>
       </c>
-      <c r="F551">
-        <v>8.0</v>
+      <c r="F551" s="7">
+        <v>8</v>
       </c>
       <c r="G551" s="5">
         <v>3</v>
       </c>
-      <c r="H551" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H551" s="8">
+        <v>44730</v>
       </c>
       <c r="I551" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J551">
         <v>40</v>
       </c>
       <c r="K551" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="4">
         <v>17</v>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E552" s="4">
+      <c r="E552" s="6">
         <v>4</v>
       </c>
-      <c r="F552">
+      <c r="F552" s="7">
         <v>7.5</v>
       </c>
       <c r="G552" s="5">
         <v>3</v>
       </c>
-      <c r="H552" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H552" s="8">
+        <v>44730</v>
       </c>
       <c r="I552" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J552">
         <v>40</v>
       </c>
       <c r="K552" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="4">
         <v>19</v>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E553" s="4">
+      <c r="E553" s="6">
         <v>0</v>
       </c>
-      <c r="F553">
-        <v>7.0</v>
+      <c r="F553" s="7">
+        <v>7</v>
       </c>
       <c r="G553" s="5">
         <v>3</v>
       </c>
-      <c r="H553" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H553" s="8">
+        <v>44730</v>
       </c>
       <c r="I553" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J553">
         <v>40</v>
       </c>
       <c r="K553" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="4">
         <v>20</v>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t xml:space="preserve">Gröschen</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t xml:space="preserve">Klemens</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E554" s="6">
+      <c r="E554" s="9">
         <v>-6</v>
       </c>
-      <c r="F554">
-        <v>8.0</v>
+      <c r="F554" s="7">
+        <v>8</v>
       </c>
       <c r="G554" s="5">
         <v>3</v>
       </c>
-      <c r="H554" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H554" s="8">
+        <v>44730</v>
       </c>
       <c r="I554" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J554">
         <v>40</v>
       </c>
       <c r="K554" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="4">
         <v>21</v>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t xml:space="preserve">Röhl</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t xml:space="preserve">Renee</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E555" s="6">
+      <c r="E555" s="9">
         <v>-9</v>
       </c>
-      <c r="F555">
-        <v>8.0</v>
+      <c r="F555" s="7">
+        <v>8</v>
       </c>
       <c r="G555" s="5">
         <v>3</v>
       </c>
-      <c r="H555" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H555" s="8">
+        <v>44730</v>
       </c>
       <c r="I555" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J555">
         <v>40</v>
       </c>
       <c r="K555" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="4">
         <v>22</v>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t xml:space="preserve">Matheus</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t xml:space="preserve">Christian</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E556" s="6">
+      <c r="E556" s="9">
         <v>-16</v>
       </c>
-      <c r="F556">
-        <v>6.0</v>
+      <c r="F556" s="7">
+        <v>6</v>
       </c>
       <c r="G556" s="5">
         <v>3</v>
       </c>
-      <c r="H556" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H556" s="8">
+        <v>44730</v>
       </c>
       <c r="I556" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J556">
         <v>40</v>
       </c>
       <c r="K556" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="4">
         <v>23</v>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t xml:space="preserve">Thoms</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E557" s="6">
+      <c r="E557" s="9">
         <v>-17</v>
       </c>
-      <c r="F557">
-        <v>7.0</v>
+      <c r="F557" s="7">
+        <v>7</v>
       </c>
       <c r="G557" s="5">
         <v>3</v>
       </c>
-      <c r="H557" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H557" s="8">
+        <v>44730</v>
       </c>
       <c r="I557" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J557">
         <v>40</v>
       </c>
       <c r="K557" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="4">
         <v>24</v>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t xml:space="preserve">Schwigon</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t xml:space="preserve">Herbert</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E558" s="6">
+      <c r="E558" s="9">
         <v>-21</v>
       </c>
-      <c r="F558">
+      <c r="F558" s="7">
         <v>9.5</v>
       </c>
       <c r="G558" s="5">
         <v>3</v>
       </c>
-      <c r="H558" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H558" s="8">
+        <v>44730</v>
       </c>
       <c r="I558" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J558">
         <v>40</v>
       </c>
       <c r="K558" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="4">
         <v>25</v>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E559" s="6">
+      <c r="E559" s="9">
         <v>-23</v>
       </c>
-      <c r="F559">
-        <v>8.0</v>
+      <c r="F559" s="7">
+        <v>8</v>
       </c>
       <c r="G559" s="5">
         <v>3</v>
       </c>
-      <c r="H559" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H559" s="8">
+        <v>44730</v>
       </c>
       <c r="I559" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J559">
         <v>40</v>
       </c>
       <c r="K559" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="4">
         <v>26</v>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t xml:space="preserve">Lauterbach</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E560" s="6">
+      <c r="E560" s="9">
         <v>-24</v>
       </c>
-      <c r="F560">
-        <v>8.0</v>
+      <c r="F560" s="7">
+        <v>8</v>
       </c>
       <c r="G560" s="5">
         <v>3</v>
       </c>
-      <c r="H560" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H560" s="8">
+        <v>44730</v>
       </c>
       <c r="I560" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J560">
         <v>40</v>
       </c>
       <c r="K560" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="4">
         <v>27</v>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t xml:space="preserve">Holberg</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t xml:space="preserve">Viola</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E561" s="6">
+      <c r="E561" s="9">
         <v>-25</v>
       </c>
-      <c r="F561">
-        <v>9.0</v>
+      <c r="F561" s="7">
+        <v>9</v>
       </c>
       <c r="G561" s="5">
         <v>3</v>
       </c>
-      <c r="H561" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H561" s="8">
+        <v>44730</v>
       </c>
       <c r="I561" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J561">
         <v>40</v>
       </c>
       <c r="K561" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="4">
         <v>28</v>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t xml:space="preserve">Vater</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t xml:space="preserve">Maik</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E562" s="6">
+      <c r="E562" s="9">
         <v>-26</v>
       </c>
-      <c r="F562">
-        <v>9.0</v>
+      <c r="F562" s="7">
+        <v>9</v>
       </c>
       <c r="G562" s="5">
         <v>3</v>
       </c>
-      <c r="H562" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H562" s="8">
+        <v>44730</v>
       </c>
       <c r="I562" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J562">
         <v>40</v>
       </c>
       <c r="K562" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="4">
         <v>29</v>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t xml:space="preserve">Götz</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E563" s="6">
+      <c r="E563" s="9">
         <v>-29</v>
       </c>
-      <c r="F563">
-        <v>9.0</v>
+      <c r="F563" s="7">
+        <v>9</v>
       </c>
       <c r="G563" s="5">
         <v>3</v>
       </c>
-      <c r="H563" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H563" s="8">
+        <v>44730</v>
       </c>
       <c r="I563" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J563">
         <v>40</v>
       </c>
       <c r="K563" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="4">
         <v>30</v>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t xml:space="preserve">Ingenhorst</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t xml:space="preserve">Susanne</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
           <t xml:space="preserve">LG LÜLÜ</t>
         </is>
       </c>
-      <c r="E564" s="6">
+      <c r="E564" s="9">
         <v>-31</v>
       </c>
-      <c r="F564">
-        <v>8.0</v>
+      <c r="F564" s="7">
+        <v>8</v>
       </c>
       <c r="G564" s="5">
         <v>3</v>
       </c>
-      <c r="H564" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H564" s="8">
+        <v>44730</v>
       </c>
       <c r="I564" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J564">
         <v>40</v>
       </c>
       <c r="K564" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="4">
         <v>31</v>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergmann</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t xml:space="preserve">Conrad</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E565" s="6">
+      <c r="E565" s="9">
         <v>-34</v>
       </c>
-      <c r="F565">
-        <v>9.0</v>
+      <c r="F565" s="7">
+        <v>9</v>
       </c>
       <c r="G565" s="5">
         <v>3</v>
       </c>
-      <c r="H565" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H565" s="8">
+        <v>44730</v>
       </c>
       <c r="I565" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J565">
         <v>40</v>
       </c>
       <c r="K565" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="4">
         <v>32</v>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t xml:space="preserve">Schlüter</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
           <t xml:space="preserve">Hildegard</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
           <t xml:space="preserve">H DC</t>
         </is>
       </c>
-      <c r="E566" s="6">
+      <c r="E566" s="9">
         <v>-39</v>
       </c>
-      <c r="F566">
-        <v>9.0</v>
+      <c r="F566" s="7">
+        <v>9</v>
       </c>
       <c r="G566" s="5">
         <v>3</v>
       </c>
-      <c r="H566" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H566" s="8">
+        <v>44730</v>
       </c>
       <c r="I566" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J566">
         <v>40</v>
       </c>
       <c r="K566" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="4">
         <v>33</v>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t xml:space="preserve">Cleve</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t xml:space="preserve">Lutz</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E567" s="6">
+      <c r="E567" s="9">
         <v>-40</v>
       </c>
-      <c r="F567">
-        <v>10.0</v>
+      <c r="F567" s="7">
+        <v>10</v>
       </c>
       <c r="G567" s="5">
         <v>3</v>
       </c>
-      <c r="H567" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H567" s="8">
+        <v>44730</v>
       </c>
       <c r="I567" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J567">
         <v>40</v>
       </c>
       <c r="K567" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="4">
         <v>34</v>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t xml:space="preserve">Faulwetter</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t xml:space="preserve">Silke</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E568" s="6">
+      <c r="E568" s="9">
         <v>-42</v>
       </c>
-      <c r="F568">
-        <v>9.0</v>
+      <c r="F568" s="7">
+        <v>9</v>
       </c>
       <c r="G568" s="5">
         <v>3</v>
       </c>
-      <c r="H568" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H568" s="8">
+        <v>44730</v>
       </c>
       <c r="I568" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J568">
         <v>40</v>
       </c>
       <c r="K568" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="4">
         <v>35</v>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t xml:space="preserve">Görtz</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t xml:space="preserve">Holger</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E569" s="6">
+      <c r="E569" s="9">
         <v>-43</v>
       </c>
-      <c r="F569">
-        <v>10.0</v>
+      <c r="F569" s="7">
+        <v>10</v>
       </c>
       <c r="G569" s="5">
         <v>3</v>
       </c>
-      <c r="H569" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H569" s="8">
+        <v>44730</v>
       </c>
       <c r="I569" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J569">
         <v>40</v>
       </c>
       <c r="K569" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="4">
         <v>36</v>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t xml:space="preserve">Wulff</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E570" s="6">
+      <c r="E570" s="9">
         <v>-57</v>
       </c>
-      <c r="F570">
-        <v>11.0</v>
+      <c r="F570" s="7">
+        <v>11</v>
       </c>
       <c r="G570" s="5">
         <v>3</v>
       </c>
-      <c r="H570" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H570" s="8">
+        <v>44730</v>
       </c>
       <c r="I570" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J570">
         <v>40</v>
       </c>
       <c r="K570" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="4">
         <v>37</v>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilbrich</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E571" s="6">
+      <c r="E571" s="9">
         <v>-62</v>
       </c>
-      <c r="F571">
-        <v>8.0</v>
+      <c r="F571" s="7">
+        <v>8</v>
       </c>
       <c r="G571" s="5">
         <v>3</v>
       </c>
-      <c r="H571" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H571" s="8">
+        <v>44730</v>
       </c>
       <c r="I571" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J571">
         <v>40</v>
       </c>
       <c r="K571" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="4">
         <v>38</v>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t xml:space="preserve">Wiedemann</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t xml:space="preserve">Nicon</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E572" s="6">
+      <c r="E572" s="9">
         <v>-66</v>
       </c>
-      <c r="F572">
-        <v>11.0</v>
+      <c r="F572" s="7">
+        <v>11</v>
       </c>
       <c r="G572" s="5">
         <v>3</v>
       </c>
-      <c r="H572" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H572" s="8">
+        <v>44730</v>
       </c>
       <c r="I572" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J572">
         <v>40</v>
       </c>
       <c r="K572" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="4">
         <v>39</v>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t xml:space="preserve">Berkau</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E573" s="6">
+      <c r="E573" s="9">
         <v>-79</v>
       </c>
-      <c r="F573">
-        <v>11.0</v>
+      <c r="F573" s="7">
+        <v>11</v>
       </c>
       <c r="G573" s="5">
         <v>3</v>
       </c>
-      <c r="H573" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H573" s="8">
+        <v>44730</v>
       </c>
       <c r="I573" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J573">
         <v>40</v>
       </c>
       <c r="K573" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="4">
         <v>40</v>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Dieter</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E574" s="6">
+      <c r="E574" s="9">
         <v>-91</v>
       </c>
-      <c r="F574">
+      <c r="F574" s="7">
         <v>10.5</v>
       </c>
       <c r="G574" s="5">
         <v>3</v>
       </c>
-      <c r="H574" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H574" s="8">
+        <v>44730</v>
       </c>
       <c r="I574" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
       <c r="J574">
         <v>40</v>
       </c>
       <c r="K574" t="inlineStr">
         <is>
           <t xml:space="preserve">MV</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="4">
         <v>1</v>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t xml:space="preserve">Esser</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t xml:space="preserve">Carsten</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E575" s="4">
+      <c r="E575" s="6">
         <v>101</v>
       </c>
-      <c r="F575">
-        <v>4.0</v>
+      <c r="F575" s="7">
+        <v>4</v>
       </c>
       <c r="G575" s="5">
         <v>3</v>
       </c>
-      <c r="H575" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H575" s="8">
+        <v>44724</v>
       </c>
       <c r="I575" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J575">
         <v>60</v>
       </c>
       <c r="K575" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="4">
         <v>2</v>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t xml:space="preserve">Blaschke</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t xml:space="preserve">Ludmilla</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E576" s="4">
+      <c r="E576" s="6">
         <v>91</v>
       </c>
-      <c r="F576">
-        <v>4.0</v>
+      <c r="F576" s="7">
+        <v>4</v>
       </c>
       <c r="G576" s="5">
         <v>3</v>
       </c>
-      <c r="H576" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H576" s="8">
+        <v>44724</v>
       </c>
       <c r="I576" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J576">
         <v>60</v>
       </c>
       <c r="K576" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="4">
         <v>3</v>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t xml:space="preserve">Kümmet</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E577" s="4">
+      <c r="E577" s="6">
         <v>84</v>
       </c>
-      <c r="F577">
-        <v>6.0</v>
+      <c r="F577" s="7">
+        <v>6</v>
       </c>
       <c r="G577" s="5">
         <v>3</v>
       </c>
-      <c r="H577" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H577" s="8">
+        <v>44724</v>
       </c>
       <c r="I577" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J577">
         <v>60</v>
       </c>
       <c r="K577" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="4">
         <v>4</v>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E578" s="4">
+      <c r="E578" s="6">
         <v>80</v>
       </c>
-      <c r="F578">
-        <v>3.0</v>
+      <c r="F578" s="7">
+        <v>3</v>
       </c>
       <c r="G578" s="5">
         <v>3</v>
       </c>
-      <c r="H578" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H578" s="8">
+        <v>44724</v>
       </c>
       <c r="I578" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J578">
         <v>60</v>
       </c>
       <c r="K578" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="4">
         <v>5</v>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t xml:space="preserve">Elter</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t xml:space="preserve">Kai</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E579" s="4">
+      <c r="E579" s="6">
         <v>73</v>
       </c>
-      <c r="F579">
+      <c r="F579" s="7">
         <v>3.5</v>
       </c>
       <c r="G579" s="5">
         <v>3</v>
       </c>
-      <c r="H579" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H579" s="8">
+        <v>44724</v>
       </c>
       <c r="I579" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J579">
         <v>60</v>
       </c>
       <c r="K579" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="4">
         <v>6</v>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t xml:space="preserve">Dogan</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t xml:space="preserve">Ahmet</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E580" s="4">
+      <c r="E580" s="6">
         <v>59</v>
       </c>
-      <c r="F580">
-        <v>5.0</v>
+      <c r="F580" s="7">
+        <v>5</v>
       </c>
       <c r="G580" s="5">
         <v>3</v>
       </c>
-      <c r="H580" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H580" s="8">
+        <v>44724</v>
       </c>
       <c r="I580" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J580">
         <v>60</v>
       </c>
       <c r="K580" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="4">
         <v>7</v>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t xml:space="preserve">Volic</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t xml:space="preserve">Richard</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E581" s="4">
+      <c r="E581" s="6">
         <v>58</v>
       </c>
-      <c r="F581">
-        <v>7.0</v>
+      <c r="F581" s="7">
+        <v>7</v>
       </c>
       <c r="G581" s="5">
         <v>3</v>
       </c>
-      <c r="H581" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H581" s="8">
+        <v>44724</v>
       </c>
       <c r="I581" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J581">
         <v>60</v>
       </c>
       <c r="K581" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="4">
         <v>8</v>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t xml:space="preserve">Gröschen</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t xml:space="preserve">Klemens</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E582" s="4">
+      <c r="E582" s="6">
         <v>50</v>
       </c>
-      <c r="F582">
-        <v>6.0</v>
+      <c r="F582" s="7">
+        <v>6</v>
       </c>
       <c r="G582" s="5">
         <v>3</v>
       </c>
-      <c r="H582" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H582" s="8">
+        <v>44724</v>
       </c>
       <c r="I582" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J582">
         <v>60</v>
       </c>
       <c r="K582" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="4">
         <v>9</v>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolf</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t xml:space="preserve">Elke</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
           <t xml:space="preserve">STD1DVC</t>
         </is>
       </c>
-      <c r="E583" s="4">
+      <c r="E583" s="6">
         <v>48</v>
       </c>
-      <c r="F583">
-        <v>5.0</v>
+      <c r="F583" s="7">
+        <v>5</v>
       </c>
       <c r="G583" s="5">
         <v>3</v>
       </c>
-      <c r="H583" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H583" s="8">
+        <v>44724</v>
       </c>
       <c r="I583" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J583">
         <v>60</v>
       </c>
       <c r="K583" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="4">
         <v>10</v>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t xml:space="preserve">Wiedemann</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t xml:space="preserve">Nicon</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E584" s="4">
+      <c r="E584" s="6">
         <v>45</v>
       </c>
-      <c r="F584">
-        <v>6.0</v>
+      <c r="F584" s="7">
+        <v>6</v>
       </c>
       <c r="G584" s="5">
         <v>3</v>
       </c>
-      <c r="H584" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H584" s="8">
+        <v>44724</v>
       </c>
       <c r="I584" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J584">
         <v>60</v>
       </c>
       <c r="K584" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="4">
         <v>11</v>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t xml:space="preserve">Höhnert</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t xml:space="preserve">Sybille</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E585" s="4">
+      <c r="E585" s="6">
         <v>41</v>
       </c>
-      <c r="F585">
-        <v>5.0</v>
+      <c r="F585" s="7">
+        <v>5</v>
       </c>
       <c r="G585" s="5">
         <v>3</v>
       </c>
-      <c r="H585" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H585" s="8">
+        <v>44724</v>
       </c>
       <c r="I585" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J585">
         <v>60</v>
       </c>
       <c r="K585" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="4">
         <v>12</v>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E586" s="4">
+      <c r="E586" s="6">
         <v>41</v>
       </c>
-      <c r="F586">
-        <v>7.0</v>
+      <c r="F586" s="7">
+        <v>7</v>
       </c>
       <c r="G586" s="5">
         <v>3</v>
       </c>
-      <c r="H586" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H586" s="8">
+        <v>44724</v>
       </c>
       <c r="I586" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J586">
         <v>60</v>
       </c>
       <c r="K586" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="4">
         <v>13</v>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t xml:space="preserve">Seliger</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t xml:space="preserve">Falk</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E587" s="4">
+      <c r="E587" s="6">
         <v>39</v>
       </c>
-      <c r="F587">
-        <v>4.0</v>
+      <c r="F587" s="7">
+        <v>4</v>
       </c>
       <c r="G587" s="5">
         <v>3</v>
       </c>
-      <c r="H587" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H587" s="8">
+        <v>44724</v>
       </c>
       <c r="I587" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J587">
         <v>60</v>
       </c>
       <c r="K587" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="4">
         <v>14</v>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t xml:space="preserve">Berkau</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E588" s="4">
+      <c r="E588" s="6">
         <v>35</v>
       </c>
-      <c r="F588">
-        <v>6.0</v>
+      <c r="F588" s="7">
+        <v>6</v>
       </c>
       <c r="G588" s="5">
         <v>3</v>
       </c>
-      <c r="H588" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H588" s="8">
+        <v>44724</v>
       </c>
       <c r="I588" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J588">
         <v>60</v>
       </c>
       <c r="K588" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="4">
         <v>15</v>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t xml:space="preserve">Mietzner</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t xml:space="preserve">Elmar</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E589" s="4">
+      <c r="E589" s="6">
         <v>33</v>
       </c>
-      <c r="F589">
-        <v>7.0</v>
+      <c r="F589" s="7">
+        <v>7</v>
       </c>
       <c r="G589" s="5">
         <v>3</v>
       </c>
-      <c r="H589" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H589" s="8">
+        <v>44724</v>
       </c>
       <c r="I589" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J589">
         <v>60</v>
       </c>
       <c r="K589" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="4">
         <v>16</v>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenntner</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E590" s="4">
+      <c r="E590" s="6">
         <v>27</v>
       </c>
-      <c r="F590">
-        <v>7.0</v>
+      <c r="F590" s="7">
+        <v>7</v>
       </c>
       <c r="G590" s="5">
         <v>3</v>
       </c>
-      <c r="H590" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H590" s="8">
+        <v>44724</v>
       </c>
       <c r="I590" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J590">
         <v>60</v>
       </c>
       <c r="K590" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="4">
         <v>17</v>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t xml:space="preserve">Wenzel</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t xml:space="preserve">Enrico</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E591" s="4">
+      <c r="E591" s="6">
         <v>25</v>
       </c>
-      <c r="F591">
-        <v>7.0</v>
+      <c r="F591" s="7">
+        <v>7</v>
       </c>
       <c r="G591" s="5">
         <v>3</v>
       </c>
-      <c r="H591" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H591" s="8">
+        <v>44724</v>
       </c>
       <c r="I591" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J591">
         <v>60</v>
       </c>
       <c r="K591" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="4">
         <v>17</v>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t xml:space="preserve">Matheus</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
           <t xml:space="preserve">Christian</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E592" s="4">
+      <c r="E592" s="6">
         <v>26</v>
       </c>
-      <c r="F592">
-        <v>7.0</v>
+      <c r="F592" s="7">
+        <v>7</v>
       </c>
       <c r="G592" s="5">
         <v>3</v>
       </c>
-      <c r="H592" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H592" s="8">
+        <v>44724</v>
       </c>
       <c r="I592" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J592">
         <v>60</v>
       </c>
       <c r="K592" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="4">
         <v>19</v>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E593" s="4">
+      <c r="E593" s="6">
         <v>21</v>
       </c>
-      <c r="F593">
+      <c r="F593" s="7">
         <v>7.5</v>
       </c>
       <c r="G593" s="5">
         <v>3</v>
       </c>
-      <c r="H593" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H593" s="8">
+        <v>44724</v>
       </c>
       <c r="I593" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J593">
         <v>60</v>
       </c>
       <c r="K593" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="4">
         <v>20</v>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t xml:space="preserve">Wergin</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t xml:space="preserve">Sönke</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E594" s="4">
+      <c r="E594" s="6">
         <v>19</v>
       </c>
-      <c r="F594">
-        <v>7.0</v>
+      <c r="F594" s="7">
+        <v>7</v>
       </c>
       <c r="G594" s="5">
         <v>3</v>
       </c>
-      <c r="H594" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H594" s="8">
+        <v>44724</v>
       </c>
       <c r="I594" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J594">
         <v>60</v>
       </c>
       <c r="K594" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="4">
         <v>21</v>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t xml:space="preserve">Hevera</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t xml:space="preserve">Theresia</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E595" s="4">
+      <c r="E595" s="6">
         <v>17</v>
       </c>
-      <c r="F595">
-        <v>6.0</v>
+      <c r="F595" s="7">
+        <v>6</v>
       </c>
       <c r="G595" s="5">
         <v>3</v>
       </c>
-      <c r="H595" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H595" s="8">
+        <v>44724</v>
       </c>
       <c r="I595" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J595">
         <v>60</v>
       </c>
       <c r="K595" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="4">
         <v>22</v>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t xml:space="preserve">Wrede</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t xml:space="preserve">Willi</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E596" s="4">
+      <c r="E596" s="6">
         <v>17</v>
       </c>
-      <c r="F596">
-        <v>7.0</v>
+      <c r="F596" s="7">
+        <v>7</v>
       </c>
       <c r="G596" s="5">
         <v>3</v>
       </c>
-      <c r="H596" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H596" s="8">
+        <v>44724</v>
       </c>
       <c r="I596" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J596">
         <v>60</v>
       </c>
       <c r="K596" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="4">
         <v>23</v>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E597" s="4">
+      <c r="E597" s="6">
         <v>14</v>
       </c>
-      <c r="F597">
-        <v>6.0</v>
+      <c r="F597" s="7">
+        <v>6</v>
       </c>
       <c r="G597" s="5">
         <v>3</v>
       </c>
-      <c r="H597" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H597" s="8">
+        <v>44724</v>
       </c>
       <c r="I597" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J597">
         <v>60</v>
       </c>
       <c r="K597" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="4">
         <v>24</v>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t xml:space="preserve">Geister</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E598" s="4">
+      <c r="E598" s="6">
         <v>13</v>
       </c>
-      <c r="F598">
-        <v>5.0</v>
+      <c r="F598" s="7">
+        <v>5</v>
       </c>
       <c r="G598" s="5">
         <v>3</v>
       </c>
-      <c r="H598" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H598" s="8">
+        <v>44724</v>
       </c>
       <c r="I598" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J598">
         <v>60</v>
       </c>
       <c r="K598" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="4">
         <v>25</v>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E599" s="4">
+      <c r="E599" s="6">
         <v>13</v>
       </c>
-      <c r="F599">
-        <v>6.0</v>
+      <c r="F599" s="7">
+        <v>6</v>
       </c>
       <c r="G599" s="5">
         <v>3</v>
       </c>
-      <c r="H599" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H599" s="8">
+        <v>44724</v>
       </c>
       <c r="I599" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J599">
         <v>60</v>
       </c>
       <c r="K599" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="4">
         <v>26</v>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Dieter</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E600" s="4">
+      <c r="E600" s="6">
         <v>12</v>
       </c>
-      <c r="F600">
-        <v>9.0</v>
+      <c r="F600" s="7">
+        <v>9</v>
       </c>
       <c r="G600" s="5">
         <v>3</v>
       </c>
-      <c r="H600" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H600" s="8">
+        <v>44724</v>
       </c>
       <c r="I600" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J600">
         <v>60</v>
       </c>
       <c r="K600" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="4">
         <v>27</v>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t xml:space="preserve">Wollermann</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedhelm</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E601" s="4">
+      <c r="E601" s="6">
         <v>11</v>
       </c>
-      <c r="F601">
-        <v>6.0</v>
+      <c r="F601" s="7">
+        <v>6</v>
       </c>
       <c r="G601" s="5">
         <v>3</v>
       </c>
-      <c r="H601" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H601" s="8">
+        <v>44724</v>
       </c>
       <c r="I601" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J601">
         <v>60</v>
       </c>
       <c r="K601" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="4">
         <v>28</v>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t xml:space="preserve">Mussenbrock</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t xml:space="preserve">Josef</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E602" s="4">
+      <c r="E602" s="6">
         <v>9</v>
       </c>
-      <c r="F602">
-        <v>6.0</v>
+      <c r="F602" s="7">
+        <v>6</v>
       </c>
       <c r="G602" s="5">
         <v>3</v>
       </c>
-      <c r="H602" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H602" s="8">
+        <v>44724</v>
       </c>
       <c r="I602" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J602">
         <v>60</v>
       </c>
       <c r="K602" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="4">
         <v>29</v>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t xml:space="preserve">Götz</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E603" s="4">
+      <c r="E603" s="6">
         <v>8</v>
       </c>
-      <c r="F603">
-        <v>7.0</v>
+      <c r="F603" s="7">
+        <v>7</v>
       </c>
       <c r="G603" s="5">
         <v>3</v>
       </c>
-      <c r="H603" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H603" s="8">
+        <v>44724</v>
       </c>
       <c r="I603" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J603">
         <v>60</v>
       </c>
       <c r="K603" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="4">
         <v>30</v>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t xml:space="preserve">Gruhm</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Dieter</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
           <t xml:space="preserve">GF HANK</t>
         </is>
       </c>
-      <c r="E604" s="4">
+      <c r="E604" s="6">
         <v>5</v>
       </c>
-      <c r="F604">
-        <v>9.0</v>
+      <c r="F604" s="7">
+        <v>9</v>
       </c>
       <c r="G604" s="5">
         <v>3</v>
       </c>
-      <c r="H604" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H604" s="8">
+        <v>44724</v>
       </c>
       <c r="I604" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J604">
         <v>60</v>
       </c>
       <c r="K604" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="4">
         <v>31</v>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t xml:space="preserve">Faulwetter</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t xml:space="preserve">Silke</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E605" s="4">
+      <c r="E605" s="6">
         <v>4</v>
       </c>
-      <c r="F605">
+      <c r="F605" s="7">
         <v>8.5</v>
       </c>
       <c r="G605" s="5">
         <v>3</v>
       </c>
-      <c r="H605" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H605" s="8">
+        <v>44724</v>
       </c>
       <c r="I605" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J605">
         <v>60</v>
       </c>
       <c r="K605" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="4">
         <v>32</v>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E606" s="6">
+      <c r="E606" s="9">
         <v>-3</v>
       </c>
-      <c r="F606">
-        <v>7.0</v>
+      <c r="F606" s="7">
+        <v>7</v>
       </c>
       <c r="G606" s="5">
         <v>3</v>
       </c>
-      <c r="H606" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H606" s="8">
+        <v>44724</v>
       </c>
       <c r="I606" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J606">
         <v>60</v>
       </c>
       <c r="K606" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="4">
         <v>33</v>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t xml:space="preserve">Kraft</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t xml:space="preserve">Akim</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E607" s="6">
+      <c r="E607" s="9">
         <v>-3</v>
       </c>
-      <c r="F607">
-        <v>8.0</v>
+      <c r="F607" s="7">
+        <v>8</v>
       </c>
       <c r="G607" s="5">
         <v>3</v>
       </c>
-      <c r="H607" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H607" s="8">
+        <v>44724</v>
       </c>
       <c r="I607" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J607">
         <v>60</v>
       </c>
       <c r="K607" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="4">
         <v>34</v>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t xml:space="preserve">Praus</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t xml:space="preserve">Angelika</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E608" s="6">
+      <c r="E608" s="9">
         <v>-9</v>
       </c>
-      <c r="F608">
-        <v>8.0</v>
+      <c r="F608" s="7">
+        <v>8</v>
       </c>
       <c r="G608" s="5">
         <v>3</v>
       </c>
-      <c r="H608" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H608" s="8">
+        <v>44724</v>
       </c>
       <c r="I608" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J608">
         <v>60</v>
       </c>
       <c r="K608" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="4">
         <v>35</v>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t xml:space="preserve">von Gierke</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t xml:space="preserve">Christiane</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E609" s="6">
+      <c r="E609" s="9">
         <v>-10</v>
       </c>
-      <c r="F609">
-        <v>8.0</v>
+      <c r="F609" s="7">
+        <v>8</v>
       </c>
       <c r="G609" s="5">
         <v>3</v>
       </c>
-      <c r="H609" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H609" s="8">
+        <v>44724</v>
       </c>
       <c r="I609" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J609">
         <v>60</v>
       </c>
       <c r="K609" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="4">
         <v>36</v>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t xml:space="preserve">Stoebe</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E610" s="6">
+      <c r="E610" s="9">
         <v>-11</v>
       </c>
-      <c r="F610">
-        <v>7.0</v>
+      <c r="F610" s="7">
+        <v>7</v>
       </c>
       <c r="G610" s="5">
         <v>3</v>
       </c>
-      <c r="H610" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H610" s="8">
+        <v>44724</v>
       </c>
       <c r="I610" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J610">
         <v>60</v>
       </c>
       <c r="K610" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="4">
         <v>37</v>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t xml:space="preserve">Thiel</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t xml:space="preserve">Rainer</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
           <t xml:space="preserve">HH HDHH</t>
         </is>
       </c>
-      <c r="E611" s="6">
+      <c r="E611" s="9">
         <v>-13</v>
       </c>
-      <c r="F611">
-        <v>7.0</v>
+      <c r="F611" s="7">
+        <v>7</v>
       </c>
       <c r="G611" s="5">
         <v>3</v>
       </c>
-      <c r="H611" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H611" s="8">
+        <v>44724</v>
       </c>
       <c r="I611" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J611">
         <v>60</v>
       </c>
       <c r="K611" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="4">
         <v>38</v>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t xml:space="preserve">Nieder</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
           <t xml:space="preserve">Olaf</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E612" s="6">
+      <c r="E612" s="9">
         <v>-13</v>
       </c>
-      <c r="F612">
+      <c r="F612" s="7">
         <v>7.5</v>
       </c>
       <c r="G612" s="5">
         <v>3</v>
       </c>
-      <c r="H612" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H612" s="8">
+        <v>44724</v>
       </c>
       <c r="I612" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J612">
         <v>60</v>
       </c>
       <c r="K612" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="4">
         <v>39</v>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnenschein</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E613" s="6">
+      <c r="E613" s="9">
         <v>-18</v>
       </c>
-      <c r="F613">
-        <v>8.0</v>
+      <c r="F613" s="7">
+        <v>8</v>
       </c>
       <c r="G613" s="5">
         <v>3</v>
       </c>
-      <c r="H613" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H613" s="8">
+        <v>44724</v>
       </c>
       <c r="I613" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J613">
         <v>60</v>
       </c>
       <c r="K613" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="4">
         <v>40</v>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolf</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t xml:space="preserve">Rüdiger</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
           <t xml:space="preserve">HH HDHH</t>
         </is>
       </c>
-      <c r="E614" s="6">
+      <c r="E614" s="9">
         <v>-20</v>
       </c>
-      <c r="F614">
-        <v>9.0</v>
+      <c r="F614" s="7">
+        <v>9</v>
       </c>
       <c r="G614" s="5">
         <v>3</v>
       </c>
-      <c r="H614" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H614" s="8">
+        <v>44724</v>
       </c>
       <c r="I614" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J614">
         <v>60</v>
       </c>
       <c r="K614" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="4">
         <v>41</v>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t xml:space="preserve">Ploog</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t xml:space="preserve">Carsten</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E615" s="6">
+      <c r="E615" s="9">
         <v>-22</v>
       </c>
-      <c r="F615">
-        <v>8.0</v>
+      <c r="F615" s="7">
+        <v>8</v>
       </c>
       <c r="G615" s="5">
         <v>3</v>
       </c>
-      <c r="H615" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H615" s="8">
+        <v>44724</v>
       </c>
       <c r="I615" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J615">
         <v>60</v>
       </c>
       <c r="K615" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="4">
         <v>42</v>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t xml:space="preserve">van der Wehr</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E616" s="6">
+      <c r="E616" s="9">
         <v>-26</v>
       </c>
-      <c r="F616">
-        <v>8.0</v>
+      <c r="F616" s="7">
+        <v>8</v>
       </c>
       <c r="G616" s="5">
         <v>3</v>
       </c>
-      <c r="H616" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H616" s="8">
+        <v>44724</v>
       </c>
       <c r="I616" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J616">
         <v>60</v>
       </c>
       <c r="K616" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="4">
         <v>43</v>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t xml:space="preserve">Janoschek</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E617" s="6">
+      <c r="E617" s="9">
         <v>-27</v>
       </c>
-      <c r="F617">
-        <v>8.0</v>
+      <c r="F617" s="7">
+        <v>8</v>
       </c>
       <c r="G617" s="5">
         <v>3</v>
       </c>
-      <c r="H617" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H617" s="8">
+        <v>44724</v>
       </c>
       <c r="I617" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J617">
         <v>60</v>
       </c>
       <c r="K617" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="4">
         <v>44</v>
       </c>
       <c r="B618" t="inlineStr">
         <is>
           <t xml:space="preserve">Reinold</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E618" s="6">
+      <c r="E618" s="9">
         <v>-27</v>
       </c>
-      <c r="F618">
+      <c r="F618" s="7">
         <v>9.5</v>
       </c>
       <c r="G618" s="5">
         <v>3</v>
       </c>
-      <c r="H618" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H618" s="8">
+        <v>44724</v>
       </c>
       <c r="I618" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J618">
         <v>60</v>
       </c>
       <c r="K618" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="4">
         <v>45</v>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t xml:space="preserve">Lauterbach</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E619" s="6">
+      <c r="E619" s="9">
         <v>-36</v>
       </c>
-      <c r="F619">
-        <v>8.0</v>
+      <c r="F619" s="7">
+        <v>8</v>
       </c>
       <c r="G619" s="5">
         <v>3</v>
       </c>
-      <c r="H619" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H619" s="8">
+        <v>44724</v>
       </c>
       <c r="I619" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J619">
         <v>60</v>
       </c>
       <c r="K619" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="4">
         <v>46</v>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t xml:space="preserve">Knoke</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t xml:space="preserve">Katrin</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E620" s="6">
+      <c r="E620" s="9">
         <v>-36</v>
       </c>
-      <c r="F620">
-        <v>11.0</v>
+      <c r="F620" s="7">
+        <v>11</v>
       </c>
       <c r="G620" s="5">
         <v>3</v>
       </c>
-      <c r="H620" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H620" s="8">
+        <v>44724</v>
       </c>
       <c r="I620" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J620">
         <v>60</v>
       </c>
       <c r="K620" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="4">
         <v>47</v>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E621" s="6">
+      <c r="E621" s="9">
         <v>-37</v>
       </c>
-      <c r="F621">
-        <v>9.0</v>
+      <c r="F621" s="7">
+        <v>9</v>
       </c>
       <c r="G621" s="5">
         <v>3</v>
       </c>
-      <c r="H621" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H621" s="8">
+        <v>44724</v>
       </c>
       <c r="I621" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J621">
         <v>60</v>
       </c>
       <c r="K621" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="4">
         <v>48</v>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E622" s="6">
+      <c r="E622" s="9">
         <v>-37</v>
       </c>
-      <c r="F622">
-        <v>11.0</v>
+      <c r="F622" s="7">
+        <v>11</v>
       </c>
       <c r="G622" s="5">
         <v>3</v>
       </c>
-      <c r="H622" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H622" s="8">
+        <v>44724</v>
       </c>
       <c r="I622" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J622">
         <v>60</v>
       </c>
       <c r="K622" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="4">
         <v>49</v>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t xml:space="preserve">Schlüter</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
           <t xml:space="preserve">Hildegard</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
           <t xml:space="preserve">H DC</t>
         </is>
       </c>
-      <c r="E623" s="6">
+      <c r="E623" s="9">
         <v>-40</v>
       </c>
-      <c r="F623">
-        <v>8.0</v>
+      <c r="F623" s="7">
+        <v>8</v>
       </c>
       <c r="G623" s="5">
         <v>3</v>
       </c>
-      <c r="H623" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H623" s="8">
+        <v>44724</v>
       </c>
       <c r="I623" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J623">
         <v>60</v>
       </c>
       <c r="K623" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="4">
         <v>50</v>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmchen</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E624" s="6">
+      <c r="E624" s="9">
         <v>-43</v>
       </c>
-      <c r="F624">
-        <v>11.0</v>
+      <c r="F624" s="7">
+        <v>11</v>
       </c>
       <c r="G624" s="5">
         <v>3</v>
       </c>
-      <c r="H624" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H624" s="8">
+        <v>44724</v>
       </c>
       <c r="I624" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J624">
         <v>60</v>
       </c>
       <c r="K624" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="4">
         <v>51</v>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E625" s="6">
+      <c r="E625" s="9">
         <v>-44</v>
       </c>
-      <c r="F625">
-        <v>10.0</v>
+      <c r="F625" s="7">
+        <v>10</v>
       </c>
       <c r="G625" s="5">
         <v>3</v>
       </c>
-      <c r="H625" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H625" s="8">
+        <v>44724</v>
       </c>
       <c r="I625" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J625">
         <v>60</v>
       </c>
       <c r="K625" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="4">
         <v>52</v>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t xml:space="preserve">Henni</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t xml:space="preserve">Heidi</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E626" s="6">
+      <c r="E626" s="9">
         <v>-45</v>
       </c>
-      <c r="F626">
-        <v>10.0</v>
+      <c r="F626" s="7">
+        <v>10</v>
       </c>
       <c r="G626" s="5">
         <v>3</v>
       </c>
-      <c r="H626" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H626" s="8">
+        <v>44724</v>
       </c>
       <c r="I626" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J626">
         <v>60</v>
       </c>
       <c r="K626" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="4">
         <v>53</v>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E627" s="6">
+      <c r="E627" s="9">
         <v>-46</v>
       </c>
-      <c r="F627">
-        <v>9.0</v>
+      <c r="F627" s="7">
+        <v>9</v>
       </c>
       <c r="G627" s="5">
         <v>3</v>
       </c>
-      <c r="H627" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H627" s="8">
+        <v>44724</v>
       </c>
       <c r="I627" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J627">
         <v>60</v>
       </c>
       <c r="K627" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="4">
         <v>54</v>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t xml:space="preserve">Dauth</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t xml:space="preserve">Benjamin</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E628" s="6">
+      <c r="E628" s="9">
         <v>-64</v>
       </c>
-      <c r="F628">
+      <c r="F628" s="7">
         <v>10.5</v>
       </c>
       <c r="G628" s="5">
         <v>3</v>
       </c>
-      <c r="H628" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H628" s="8">
+        <v>44724</v>
       </c>
       <c r="I628" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J628">
         <v>60</v>
       </c>
       <c r="K628" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="4">
         <v>55</v>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t xml:space="preserve">Schiller</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E629" s="6">
+      <c r="E629" s="9">
         <v>-66</v>
       </c>
-      <c r="F629">
-        <v>9.0</v>
+      <c r="F629" s="7">
+        <v>9</v>
       </c>
       <c r="G629" s="5">
         <v>3</v>
       </c>
-      <c r="H629" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H629" s="8">
+        <v>44724</v>
       </c>
       <c r="I629" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J629">
         <v>60</v>
       </c>
       <c r="K629" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="4">
         <v>56</v>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t xml:space="preserve">Israel</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E630" s="6">
+      <c r="E630" s="9">
         <v>-73</v>
       </c>
-      <c r="F630">
-        <v>8.0</v>
+      <c r="F630" s="7">
+        <v>8</v>
       </c>
       <c r="G630" s="5">
         <v>3</v>
       </c>
-      <c r="H630" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H630" s="8">
+        <v>44724</v>
       </c>
       <c r="I630" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J630">
         <v>60</v>
       </c>
       <c r="K630" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="4">
         <v>57</v>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t xml:space="preserve">Hess</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t xml:space="preserve">Monika</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
           <t xml:space="preserve">HL DC</t>
         </is>
       </c>
-      <c r="E631" s="6">
+      <c r="E631" s="9">
         <v>-75</v>
       </c>
-      <c r="F631">
-        <v>11.0</v>
+      <c r="F631" s="7">
+        <v>11</v>
       </c>
       <c r="G631" s="5">
         <v>3</v>
       </c>
-      <c r="H631" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H631" s="8">
+        <v>44724</v>
       </c>
       <c r="I631" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J631">
         <v>60</v>
       </c>
       <c r="K631" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="4">
         <v>58</v>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t xml:space="preserve">Zimmer</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t xml:space="preserve">Volkmar Max</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E632" s="6">
+      <c r="E632" s="9">
         <v>-83</v>
       </c>
-      <c r="F632">
-        <v>11.0</v>
+      <c r="F632" s="7">
+        <v>11</v>
       </c>
       <c r="G632" s="5">
         <v>3</v>
       </c>
-      <c r="H632" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H632" s="8">
+        <v>44724</v>
       </c>
       <c r="I632" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J632">
         <v>60</v>
       </c>
       <c r="K632" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="4">
         <v>59</v>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t xml:space="preserve">Wiese</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t xml:space="preserve">Claus</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E633" s="6">
+      <c r="E633" s="9">
         <v>-84</v>
       </c>
-      <c r="F633">
-        <v>11.0</v>
+      <c r="F633" s="7">
+        <v>11</v>
       </c>
       <c r="G633" s="5">
         <v>3</v>
       </c>
-      <c r="H633" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H633" s="8">
+        <v>44724</v>
       </c>
       <c r="I633" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J633">
         <v>60</v>
       </c>
       <c r="K633" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="4">
         <v>60</v>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E634" s="6">
+      <c r="E634" s="9">
         <v>-108</v>
       </c>
-      <c r="F634">
-        <v>10.0</v>
+      <c r="F634" s="7">
+        <v>10</v>
       </c>
       <c r="G634" s="5">
         <v>3</v>
       </c>
-      <c r="H634" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H634" s="8">
+        <v>44724</v>
       </c>
       <c r="I634" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
       <c r="J634">
         <v>60</v>
       </c>
       <c r="K634" t="inlineStr">
         <is>
           <t xml:space="preserve">BE</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="4">
         <v>1</v>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t xml:space="preserve">Matheus</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
           <t xml:space="preserve">Christian</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E635" s="4">
+      <c r="E635" s="6">
         <v>123</v>
       </c>
-      <c r="F635">
-        <v>3.0</v>
+      <c r="F635" s="7">
+        <v>3</v>
       </c>
       <c r="G635" s="5">
         <v>3</v>
       </c>
-      <c r="H635" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H635" s="8">
+        <v>44723</v>
       </c>
       <c r="I635" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J635">
         <v>56</v>
       </c>
       <c r="K635" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="4">
         <v>2</v>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmchen</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E636" s="4">
+      <c r="E636" s="6">
         <v>99</v>
       </c>
-      <c r="F636">
-        <v>3.0</v>
+      <c r="F636" s="7">
+        <v>3</v>
       </c>
       <c r="G636" s="5">
         <v>3</v>
       </c>
-      <c r="H636" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H636" s="8">
+        <v>44723</v>
       </c>
       <c r="I636" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J636">
         <v>56</v>
       </c>
       <c r="K636" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="4">
         <v>3</v>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t xml:space="preserve">Schiller</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E637" s="4">
+      <c r="E637" s="6">
         <v>92</v>
       </c>
-      <c r="F637">
-        <v>4.0</v>
+      <c r="F637" s="7">
+        <v>4</v>
       </c>
       <c r="G637" s="5">
         <v>3</v>
       </c>
-      <c r="H637" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H637" s="8">
+        <v>44723</v>
       </c>
       <c r="I637" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J637">
         <v>56</v>
       </c>
       <c r="K637" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="4">
         <v>4</v>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t xml:space="preserve">Esser</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
           <t xml:space="preserve">Carsten</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E638" s="4">
+      <c r="E638" s="6">
         <v>88</v>
       </c>
-      <c r="F638">
-        <v>5.0</v>
+      <c r="F638" s="7">
+        <v>5</v>
       </c>
       <c r="G638" s="5">
         <v>3</v>
       </c>
-      <c r="H638" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H638" s="8">
+        <v>44723</v>
       </c>
       <c r="I638" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J638">
         <v>56</v>
       </c>
       <c r="K638" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="4">
         <v>5</v>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t xml:space="preserve">Kraft</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
           <t xml:space="preserve">Akim</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E639" s="4">
+      <c r="E639" s="6">
         <v>82</v>
       </c>
-      <c r="F639">
-        <v>5.0</v>
+      <c r="F639" s="7">
+        <v>5</v>
       </c>
       <c r="G639" s="5">
         <v>3</v>
       </c>
-      <c r="H639" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H639" s="8">
+        <v>44723</v>
       </c>
       <c r="I639" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J639">
         <v>56</v>
       </c>
       <c r="K639" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="4">
         <v>6</v>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenntner</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E640" s="4">
+      <c r="E640" s="6">
         <v>69</v>
       </c>
-      <c r="F640">
-        <v>5.0</v>
+      <c r="F640" s="7">
+        <v>5</v>
       </c>
       <c r="G640" s="5">
         <v>3</v>
       </c>
-      <c r="H640" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H640" s="8">
+        <v>44723</v>
       </c>
       <c r="I640" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J640">
         <v>56</v>
       </c>
       <c r="K640" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="4">
         <v>7</v>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t xml:space="preserve">Janoschek</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E641" s="4">
+      <c r="E641" s="6">
         <v>64</v>
       </c>
-      <c r="F641">
-        <v>3.0</v>
+      <c r="F641" s="7">
+        <v>3</v>
       </c>
       <c r="G641" s="5">
         <v>3</v>
       </c>
-      <c r="H641" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H641" s="8">
+        <v>44723</v>
       </c>
       <c r="I641" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J641">
         <v>56</v>
       </c>
       <c r="K641" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="4">
         <v>8</v>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t xml:space="preserve">Horst</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t xml:space="preserve">Mario</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E642" s="4">
+      <c r="E642" s="6">
         <v>64</v>
       </c>
-      <c r="F642">
-        <v>5.0</v>
+      <c r="F642" s="7">
+        <v>5</v>
       </c>
       <c r="G642" s="5">
         <v>3</v>
       </c>
-      <c r="H642" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H642" s="8">
+        <v>44723</v>
       </c>
       <c r="I642" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J642">
         <v>56</v>
       </c>
       <c r="K642" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="4">
         <v>9</v>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t xml:space="preserve">Zscherneck</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E643" s="4">
+      <c r="E643" s="6">
         <v>64</v>
       </c>
-      <c r="F643">
+      <c r="F643" s="7">
         <v>6.5</v>
       </c>
       <c r="G643" s="5">
         <v>3</v>
       </c>
-      <c r="H643" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H643" s="8">
+        <v>44723</v>
       </c>
       <c r="I643" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J643">
         <v>56</v>
       </c>
       <c r="K643" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="4">
         <v>10</v>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t xml:space="preserve">Böhm</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E644" s="4">
+      <c r="E644" s="6">
         <v>48</v>
       </c>
-      <c r="F644">
-        <v>4.0</v>
+      <c r="F644" s="7">
+        <v>4</v>
       </c>
       <c r="G644" s="5">
         <v>3</v>
       </c>
-      <c r="H644" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H644" s="8">
+        <v>44723</v>
       </c>
       <c r="I644" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J644">
         <v>56</v>
       </c>
       <c r="K644" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="4">
         <v>11</v>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t xml:space="preserve">Geister</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E645" s="4">
+      <c r="E645" s="6">
         <v>44</v>
       </c>
-      <c r="F645">
-        <v>5.0</v>
+      <c r="F645" s="7">
+        <v>5</v>
       </c>
       <c r="G645" s="5">
         <v>3</v>
       </c>
-      <c r="H645" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H645" s="8">
+        <v>44723</v>
       </c>
       <c r="I645" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J645">
         <v>56</v>
       </c>
       <c r="K645" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="4">
         <v>12</v>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t xml:space="preserve">Knuppe</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
           <t xml:space="preserve">Toni</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E646" s="4">
+      <c r="E646" s="6">
         <v>41</v>
       </c>
-      <c r="F646">
+      <c r="F646" s="7">
         <v>5.5</v>
       </c>
       <c r="G646" s="5">
         <v>3</v>
       </c>
-      <c r="H646" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H646" s="8">
+        <v>44723</v>
       </c>
       <c r="I646" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J646">
         <v>56</v>
       </c>
       <c r="K646" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="4">
         <v>13</v>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E647" s="4">
+      <c r="E647" s="6">
         <v>34</v>
       </c>
-      <c r="F647">
-        <v>5.0</v>
+      <c r="F647" s="7">
+        <v>5</v>
       </c>
       <c r="G647" s="5">
         <v>3</v>
       </c>
-      <c r="H647" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H647" s="8">
+        <v>44723</v>
       </c>
       <c r="I647" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J647">
         <v>56</v>
       </c>
       <c r="K647" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="4">
         <v>14</v>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t xml:space="preserve">Knuppe</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t xml:space="preserve">Detlev</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E648" s="4">
+      <c r="E648" s="6">
         <v>33</v>
       </c>
-      <c r="F648">
-        <v>5.0</v>
+      <c r="F648" s="7">
+        <v>5</v>
       </c>
       <c r="G648" s="5">
         <v>3</v>
       </c>
-      <c r="H648" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H648" s="8">
+        <v>44723</v>
       </c>
       <c r="I648" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J648">
         <v>56</v>
       </c>
       <c r="K648" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="4">
         <v>15</v>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t xml:space="preserve">Dauth</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t xml:space="preserve">Benjamin</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E649" s="4">
+      <c r="E649" s="6">
         <v>26</v>
       </c>
-      <c r="F649">
-        <v>7.0</v>
+      <c r="F649" s="7">
+        <v>7</v>
       </c>
       <c r="G649" s="5">
         <v>3</v>
       </c>
-      <c r="H649" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H649" s="8">
+        <v>44723</v>
       </c>
       <c r="I649" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J649">
         <v>56</v>
       </c>
       <c r="K649" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="4">
         <v>16</v>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t xml:space="preserve">Lauterbach</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E650" s="4">
+      <c r="E650" s="6">
         <v>25</v>
       </c>
-      <c r="F650">
-        <v>7.0</v>
+      <c r="F650" s="7">
+        <v>7</v>
       </c>
       <c r="G650" s="5">
         <v>3</v>
       </c>
-      <c r="H650" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H650" s="8">
+        <v>44723</v>
       </c>
       <c r="I650" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J650">
         <v>56</v>
       </c>
       <c r="K650" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="4">
         <v>17</v>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t xml:space="preserve">Gruhm</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Dieter</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
           <t xml:space="preserve">GF HANK</t>
         </is>
       </c>
-      <c r="E651" s="4">
+      <c r="E651" s="6">
         <v>22</v>
       </c>
-      <c r="F651">
-        <v>7.0</v>
+      <c r="F651" s="7">
+        <v>7</v>
       </c>
       <c r="G651" s="5">
         <v>3</v>
       </c>
-      <c r="H651" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H651" s="8">
+        <v>44723</v>
       </c>
       <c r="I651" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J651">
         <v>56</v>
       </c>
       <c r="K651" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="4">
         <v>17</v>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t xml:space="preserve">Kutzsch</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t xml:space="preserve">Arno</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E652" s="4">
+      <c r="E652" s="6">
         <v>23</v>
       </c>
-      <c r="F652">
-        <v>6.0</v>
+      <c r="F652" s="7">
+        <v>6</v>
       </c>
       <c r="G652" s="5">
         <v>3</v>
       </c>
-      <c r="H652" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H652" s="8">
+        <v>44723</v>
       </c>
       <c r="I652" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J652">
         <v>56</v>
       </c>
       <c r="K652" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="4">
         <v>19</v>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E653" s="4">
+      <c r="E653" s="6">
         <v>19</v>
       </c>
-      <c r="F653">
+      <c r="F653" s="7">
         <v>6.5</v>
       </c>
       <c r="G653" s="5">
         <v>3</v>
       </c>
-      <c r="H653" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H653" s="8">
+        <v>44723</v>
       </c>
       <c r="I653" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J653">
         <v>56</v>
       </c>
       <c r="K653" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="4">
         <v>20</v>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E654" s="4">
+      <c r="E654" s="6">
         <v>19</v>
       </c>
-      <c r="F654">
-        <v>8.0</v>
+      <c r="F654" s="7">
+        <v>8</v>
       </c>
       <c r="G654" s="5">
         <v>3</v>
       </c>
-      <c r="H654" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H654" s="8">
+        <v>44723</v>
       </c>
       <c r="I654" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J654">
         <v>56</v>
       </c>
       <c r="K654" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="4">
         <v>21</v>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t xml:space="preserve">Seliger</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t xml:space="preserve">Falk</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E655" s="4">
+      <c r="E655" s="6">
         <v>17</v>
       </c>
-      <c r="F655">
+      <c r="F655" s="7">
         <v>6.5</v>
       </c>
       <c r="G655" s="5">
         <v>3</v>
       </c>
-      <c r="H655" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H655" s="8">
+        <v>44723</v>
       </c>
       <c r="I655" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J655">
         <v>56</v>
       </c>
       <c r="K655" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="4">
         <v>22</v>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E656" s="4">
+      <c r="E656" s="6">
         <v>17</v>
       </c>
-      <c r="F656">
+      <c r="F656" s="7">
         <v>7.5</v>
       </c>
       <c r="G656" s="5">
         <v>3</v>
       </c>
-      <c r="H656" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H656" s="8">
+        <v>44723</v>
       </c>
       <c r="I656" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J656">
         <v>56</v>
       </c>
       <c r="K656" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="4">
         <v>23</v>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E657" s="4">
+      <c r="E657" s="6">
         <v>15</v>
       </c>
-      <c r="F657">
-        <v>7.0</v>
+      <c r="F657" s="7">
+        <v>7</v>
       </c>
       <c r="G657" s="5">
         <v>3</v>
       </c>
-      <c r="H657" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H657" s="8">
+        <v>44723</v>
       </c>
       <c r="I657" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J657">
         <v>56</v>
       </c>
       <c r="K657" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="4">
         <v>24</v>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t xml:space="preserve">Israel</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
-      <c r="E658" s="4">
+      <c r="E658" s="6">
         <v>15</v>
       </c>
-      <c r="F658">
-        <v>7.0</v>
+      <c r="F658" s="7">
+        <v>7</v>
       </c>
       <c r="G658" s="5">
         <v>3</v>
       </c>
-      <c r="H658" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H658" s="8">
+        <v>44723</v>
       </c>
       <c r="I658" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J658">
         <v>56</v>
       </c>
       <c r="K658" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="4">
         <v>25</v>
       </c>
       <c r="B659" t="inlineStr">
         <is>
           <t xml:space="preserve">Knoke</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
           <t xml:space="preserve">Katrin</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E659" s="4">
+      <c r="E659" s="6">
         <v>14</v>
       </c>
-      <c r="F659">
-        <v>7.0</v>
+      <c r="F659" s="7">
+        <v>7</v>
       </c>
       <c r="G659" s="5">
         <v>3</v>
       </c>
-      <c r="H659" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H659" s="8">
+        <v>44723</v>
       </c>
       <c r="I659" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J659">
         <v>56</v>
       </c>
       <c r="K659" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="4">
         <v>26</v>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t xml:space="preserve">Blaschke</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t xml:space="preserve">Ludmilla</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
           <t xml:space="preserve">HROED</t>
         </is>
       </c>
-      <c r="E660" s="4">
+      <c r="E660" s="6">
         <v>12</v>
       </c>
-      <c r="F660">
-        <v>7.0</v>
+      <c r="F660" s="7">
+        <v>7</v>
       </c>
       <c r="G660" s="5">
         <v>3</v>
       </c>
-      <c r="H660" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H660" s="8">
+        <v>44723</v>
       </c>
       <c r="I660" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J660">
         <v>56</v>
       </c>
       <c r="K660" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="4">
         <v>27</v>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t xml:space="preserve">Wollermann</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedhelm</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E661" s="4">
+      <c r="E661" s="6">
         <v>12</v>
       </c>
-      <c r="F661">
-        <v>8.0</v>
+      <c r="F661" s="7">
+        <v>8</v>
       </c>
       <c r="G661" s="5">
         <v>3</v>
       </c>
-      <c r="H661" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H661" s="8">
+        <v>44723</v>
       </c>
       <c r="I661" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J661">
         <v>56</v>
       </c>
       <c r="K661" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="4">
         <v>28</v>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t xml:space="preserve">Volic</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
           <t xml:space="preserve">Richard</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E662" s="4">
+      <c r="E662" s="6">
         <v>6</v>
       </c>
-      <c r="F662">
-        <v>8.0</v>
+      <c r="F662" s="7">
+        <v>8</v>
       </c>
       <c r="G662" s="5">
         <v>3</v>
       </c>
-      <c r="H662" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H662" s="8">
+        <v>44723</v>
       </c>
       <c r="I662" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J662">
         <v>56</v>
       </c>
       <c r="K662" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="4">
         <v>29</v>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t xml:space="preserve">Helbig</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E663" s="4">
+      <c r="E663" s="6">
         <v>6</v>
       </c>
-      <c r="F663">
-        <v>9.0</v>
+      <c r="F663" s="7">
+        <v>9</v>
       </c>
       <c r="G663" s="5">
         <v>3</v>
       </c>
-      <c r="H663" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H663" s="8">
+        <v>44723</v>
       </c>
       <c r="I663" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J663">
         <v>56</v>
       </c>
       <c r="K663" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="4">
         <v>30</v>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t xml:space="preserve">Ploog</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t xml:space="preserve">Carsten</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E664" s="6">
+      <c r="E664" s="9">
         <v>-2</v>
       </c>
-      <c r="F664">
-        <v>7.0</v>
+      <c r="F664" s="7">
+        <v>7</v>
       </c>
       <c r="G664" s="5">
         <v>3</v>
       </c>
-      <c r="H664" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H664" s="8">
+        <v>44723</v>
       </c>
       <c r="I664" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J664">
         <v>56</v>
       </c>
       <c r="K664" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="4">
         <v>31</v>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E665" s="6">
+      <c r="E665" s="9">
         <v>-7</v>
       </c>
-      <c r="F665">
-        <v>8.0</v>
+      <c r="F665" s="7">
+        <v>8</v>
       </c>
       <c r="G665" s="5">
         <v>3</v>
       </c>
-      <c r="H665" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H665" s="8">
+        <v>44723</v>
       </c>
       <c r="I665" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J665">
         <v>56</v>
       </c>
       <c r="K665" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="4">
         <v>32</v>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t xml:space="preserve">Fischer</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Dieter</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
           <t xml:space="preserve">BS 1DDC</t>
         </is>
       </c>
-      <c r="E666" s="6">
+      <c r="E666" s="9">
         <v>-10</v>
       </c>
-      <c r="F666">
-        <v>8.0</v>
+      <c r="F666" s="7">
+        <v>8</v>
       </c>
       <c r="G666" s="5">
         <v>3</v>
       </c>
-      <c r="H666" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H666" s="8">
+        <v>44723</v>
       </c>
       <c r="I666" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J666">
         <v>56</v>
       </c>
       <c r="K666" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="4">
         <v>33</v>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t xml:space="preserve">Stoebe</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E667" s="6">
+      <c r="E667" s="9">
         <v>-11</v>
       </c>
-      <c r="F667">
-        <v>8.0</v>
+      <c r="F667" s="7">
+        <v>8</v>
       </c>
       <c r="G667" s="5">
         <v>3</v>
       </c>
-      <c r="H667" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H667" s="8">
+        <v>44723</v>
       </c>
       <c r="I667" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J667">
         <v>56</v>
       </c>
       <c r="K667" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="4">
         <v>34</v>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t xml:space="preserve">Faulwetter</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t xml:space="preserve">Silke</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E668" s="6">
+      <c r="E668" s="9">
         <v>-13</v>
       </c>
-      <c r="F668">
-        <v>9.0</v>
+      <c r="F668" s="7">
+        <v>9</v>
       </c>
       <c r="G668" s="5">
         <v>3</v>
       </c>
-      <c r="H668" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H668" s="8">
+        <v>44723</v>
       </c>
       <c r="I668" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J668">
         <v>56</v>
       </c>
       <c r="K668" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="4">
         <v>35</v>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E669" s="6">
+      <c r="E669" s="9">
         <v>-17</v>
       </c>
-      <c r="F669">
-        <v>8.0</v>
+      <c r="F669" s="7">
+        <v>8</v>
       </c>
       <c r="G669" s="5">
         <v>3</v>
       </c>
-      <c r="H669" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H669" s="8">
+        <v>44723</v>
       </c>
       <c r="I669" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J669">
         <v>56</v>
       </c>
       <c r="K669" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="4">
         <v>36</v>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E670" s="6">
+      <c r="E670" s="9">
         <v>-20</v>
       </c>
-      <c r="F670">
-        <v>8.0</v>
+      <c r="F670" s="7">
+        <v>8</v>
       </c>
       <c r="G670" s="5">
         <v>3</v>
       </c>
-      <c r="H670" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H670" s="8">
+        <v>44723</v>
       </c>
       <c r="I670" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J670">
         <v>56</v>
       </c>
       <c r="K670" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="4">
         <v>37</v>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t xml:space="preserve">Mietzner</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
           <t xml:space="preserve">Elmar</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E671" s="6">
+      <c r="E671" s="9">
         <v>-22</v>
       </c>
-      <c r="F671">
+      <c r="F671" s="7">
         <v>8.5</v>
       </c>
       <c r="G671" s="5">
         <v>3</v>
       </c>
-      <c r="H671" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H671" s="8">
+        <v>44723</v>
       </c>
       <c r="I671" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J671">
         <v>56</v>
       </c>
       <c r="K671" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="4">
         <v>38</v>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t xml:space="preserve">Wrede</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
           <t xml:space="preserve">Willi</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E672" s="6">
+      <c r="E672" s="9">
         <v>-22</v>
       </c>
-      <c r="F672">
-        <v>9.0</v>
+      <c r="F672" s="7">
+        <v>9</v>
       </c>
       <c r="G672" s="5">
         <v>3</v>
       </c>
-      <c r="H672" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H672" s="8">
+        <v>44723</v>
       </c>
       <c r="I672" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J672">
         <v>56</v>
       </c>
       <c r="K672" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="4">
         <v>39</v>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t xml:space="preserve">Götz</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
           <t xml:space="preserve">OL 1ODC</t>
         </is>
       </c>
-      <c r="E673" s="6">
+      <c r="E673" s="9">
         <v>-24</v>
       </c>
-      <c r="F673">
+      <c r="F673" s="7">
         <v>8.5</v>
       </c>
       <c r="G673" s="5">
         <v>3</v>
       </c>
-      <c r="H673" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H673" s="8">
+        <v>44723</v>
       </c>
       <c r="I673" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J673">
         <v>56</v>
       </c>
       <c r="K673" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="4">
         <v>40</v>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E674" s="6">
+      <c r="E674" s="9">
         <v>-40</v>
       </c>
-      <c r="F674">
-        <v>9.0</v>
+      <c r="F674" s="7">
+        <v>9</v>
       </c>
       <c r="G674" s="5">
         <v>3</v>
       </c>
-      <c r="H674" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H674" s="8">
+        <v>44723</v>
       </c>
       <c r="I674" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J674">
         <v>56</v>
       </c>
       <c r="K674" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="4">
         <v>41</v>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t xml:space="preserve">Richert</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
           <t xml:space="preserve">Christina</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E675" s="6">
+      <c r="E675" s="9">
         <v>-41</v>
       </c>
-      <c r="F675">
-        <v>8.0</v>
+      <c r="F675" s="7">
+        <v>8</v>
       </c>
       <c r="G675" s="5">
         <v>3</v>
       </c>
-      <c r="H675" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H675" s="8">
+        <v>44723</v>
       </c>
       <c r="I675" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J675">
         <v>56</v>
       </c>
       <c r="K675" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="4">
         <v>42</v>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t xml:space="preserve">Schlüter</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
           <t xml:space="preserve">Hildegard</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
           <t xml:space="preserve">H DC</t>
         </is>
       </c>
-      <c r="E676" s="6">
+      <c r="E676" s="9">
         <v>-42</v>
       </c>
-      <c r="F676">
-        <v>10.0</v>
+      <c r="F676" s="7">
+        <v>10</v>
       </c>
       <c r="G676" s="5">
         <v>3</v>
       </c>
-      <c r="H676" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H676" s="8">
+        <v>44723</v>
       </c>
       <c r="I676" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J676">
         <v>56</v>
       </c>
       <c r="K676" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="4">
         <v>43</v>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t xml:space="preserve">Wiedemann</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
           <t xml:space="preserve">Nicon</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E677" s="6">
+      <c r="E677" s="9">
         <v>-43</v>
       </c>
-      <c r="F677">
-        <v>9.0</v>
+      <c r="F677" s="7">
+        <v>9</v>
       </c>
       <c r="G677" s="5">
         <v>3</v>
       </c>
-      <c r="H677" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H677" s="8">
+        <v>44723</v>
       </c>
       <c r="I677" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J677">
         <v>56</v>
       </c>
       <c r="K677" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="4">
         <v>44</v>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t xml:space="preserve">Zimmer</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t xml:space="preserve">Volkmar Max</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E678" s="6">
+      <c r="E678" s="9">
         <v>-43</v>
       </c>
-      <c r="F678">
-        <v>9.0</v>
+      <c r="F678" s="7">
+        <v>9</v>
       </c>
       <c r="G678" s="5">
         <v>3</v>
       </c>
-      <c r="H678" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H678" s="8">
+        <v>44723</v>
       </c>
       <c r="I678" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J678">
         <v>56</v>
       </c>
       <c r="K678" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="4">
         <v>45</v>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t xml:space="preserve">Praus</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
           <t xml:space="preserve">Angelika</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E679" s="6">
+      <c r="E679" s="9">
         <v>-47</v>
       </c>
-      <c r="F679">
-        <v>8.0</v>
+      <c r="F679" s="7">
+        <v>8</v>
       </c>
       <c r="G679" s="5">
         <v>3</v>
       </c>
-      <c r="H679" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H679" s="8">
+        <v>44723</v>
       </c>
       <c r="I679" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J679">
         <v>56</v>
       </c>
       <c r="K679" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="4">
         <v>46</v>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t xml:space="preserve">Mussenbrock</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t xml:space="preserve">Josef</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E680" s="6">
+      <c r="E680" s="9">
         <v>-47</v>
       </c>
-      <c r="F680">
-        <v>10.0</v>
+      <c r="F680" s="7">
+        <v>10</v>
       </c>
       <c r="G680" s="5">
         <v>3</v>
       </c>
-      <c r="H680" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H680" s="8">
+        <v>44723</v>
       </c>
       <c r="I680" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J680">
         <v>56</v>
       </c>
       <c r="K680" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="4">
         <v>47</v>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t xml:space="preserve">Wenzel</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t xml:space="preserve">Enrico</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E681" s="6">
+      <c r="E681" s="9">
         <v>-52</v>
       </c>
-      <c r="F681">
-        <v>9.0</v>
+      <c r="F681" s="7">
+        <v>9</v>
       </c>
       <c r="G681" s="5">
         <v>3</v>
       </c>
-      <c r="H681" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H681" s="8">
+        <v>44723</v>
       </c>
       <c r="I681" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J681">
         <v>56</v>
       </c>
       <c r="K681" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="4">
         <v>48</v>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnenschein</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E682" s="6">
+      <c r="E682" s="9">
         <v>-53</v>
       </c>
-      <c r="F682">
-        <v>10.0</v>
+      <c r="F682" s="7">
+        <v>10</v>
       </c>
       <c r="G682" s="5">
         <v>3</v>
       </c>
-      <c r="H682" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H682" s="8">
+        <v>44723</v>
       </c>
       <c r="I682" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J682">
         <v>56</v>
       </c>
       <c r="K682" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="4">
         <v>49</v>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t xml:space="preserve">Glöckner-Simon</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t xml:space="preserve">Alexandra</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E683" s="6">
+      <c r="E683" s="9">
         <v>-62</v>
       </c>
-      <c r="F683">
-        <v>10.0</v>
+      <c r="F683" s="7">
+        <v>10</v>
       </c>
       <c r="G683" s="5">
         <v>3</v>
       </c>
-      <c r="H683" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H683" s="8">
+        <v>44723</v>
       </c>
       <c r="I683" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J683">
         <v>56</v>
       </c>
       <c r="K683" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="4">
         <v>50</v>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t xml:space="preserve">von Gierke</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t xml:space="preserve">Christiane</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E684" s="6">
+      <c r="E684" s="9">
         <v>-63</v>
       </c>
-      <c r="F684">
+      <c r="F684" s="7">
         <v>9.5</v>
       </c>
       <c r="G684" s="5">
         <v>3</v>
       </c>
-      <c r="H684" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H684" s="8">
+        <v>44723</v>
       </c>
       <c r="I684" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J684">
         <v>56</v>
       </c>
       <c r="K684" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="4">
         <v>51</v>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E685" s="6">
+      <c r="E685" s="9">
         <v>-66</v>
       </c>
-      <c r="F685">
-        <v>10.0</v>
+      <c r="F685" s="7">
+        <v>10</v>
       </c>
       <c r="G685" s="5">
         <v>3</v>
       </c>
-      <c r="H685" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H685" s="8">
+        <v>44723</v>
       </c>
       <c r="I685" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J685">
         <v>56</v>
       </c>
       <c r="K685" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="4">
         <v>52</v>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilbrich</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E686" s="6">
+      <c r="E686" s="9">
         <v>-70</v>
       </c>
-      <c r="F686">
-        <v>11.0</v>
+      <c r="F686" s="7">
+        <v>11</v>
       </c>
       <c r="G686" s="5">
         <v>3</v>
       </c>
-      <c r="H686" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H686" s="8">
+        <v>44723</v>
       </c>
       <c r="I686" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J686">
         <v>56</v>
       </c>
       <c r="K686" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="4">
         <v>53</v>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t xml:space="preserve">Kümmet</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E687" s="6">
+      <c r="E687" s="9">
         <v>-76</v>
       </c>
-      <c r="F687">
-        <v>11.0</v>
+      <c r="F687" s="7">
+        <v>11</v>
       </c>
       <c r="G687" s="5">
         <v>3</v>
       </c>
-      <c r="H687" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H687" s="8">
+        <v>44723</v>
       </c>
       <c r="I687" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J687">
         <v>56</v>
       </c>
       <c r="K687" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="4">
         <v>54</v>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E688" s="6">
+      <c r="E688" s="9">
         <v>-79</v>
       </c>
-      <c r="F688">
-        <v>10.0</v>
+      <c r="F688" s="7">
+        <v>10</v>
       </c>
       <c r="G688" s="5">
         <v>3</v>
       </c>
-      <c r="H688" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H688" s="8">
+        <v>44723</v>
       </c>
       <c r="I688" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J688">
         <v>56</v>
       </c>
       <c r="K688" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="4">
         <v>55</v>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t xml:space="preserve">Hannen</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t xml:space="preserve">Erik</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
           <t xml:space="preserve">HBS1HDV</t>
         </is>
       </c>
-      <c r="E689" s="6">
+      <c r="E689" s="9">
         <v>-92</v>
       </c>
-      <c r="F689">
-        <v>11.0</v>
+      <c r="F689" s="7">
+        <v>11</v>
       </c>
       <c r="G689" s="5">
         <v>3</v>
       </c>
-      <c r="H689" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H689" s="8">
+        <v>44723</v>
       </c>
       <c r="I689" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J689">
         <v>56</v>
       </c>
       <c r="K689" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="4">
         <v>56</v>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E690" s="6">
+      <c r="E690" s="9">
         <v>-129</v>
       </c>
-      <c r="F690">
-        <v>11.0</v>
+      <c r="F690" s="7">
+        <v>11</v>
       </c>
       <c r="G690" s="5">
         <v>3</v>
       </c>
-      <c r="H690" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H690" s="8">
+        <v>44723</v>
       </c>
       <c r="I690" t="inlineStr">
         <is>
           <t xml:space="preserve">EE DIAL</t>
         </is>
       </c>
       <c r="J690">
         <v>56</v>
       </c>
       <c r="K690" t="inlineStr">
         <is>
           <t xml:space="preserve">BB</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="4">
         <v>1</v>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t xml:space="preserve">Quecke</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t xml:space="preserve">Jasper</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E691" s="4">
+      <c r="E691" s="6">
         <v>98</v>
       </c>
-      <c r="F691">
-        <v>5.0</v>
+      <c r="F691" s="7">
+        <v>5</v>
       </c>
       <c r="G691" s="5">
         <v>3</v>
       </c>
-      <c r="H691" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H691" s="8">
+        <v>44689</v>
       </c>
       <c r="I691" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J691">
         <v>48</v>
       </c>
       <c r="K691" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="4">
         <v>2</v>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E692" s="4">
+      <c r="E692" s="6">
         <v>95</v>
       </c>
-      <c r="F692">
-        <v>4.0</v>
+      <c r="F692" s="7">
+        <v>4</v>
       </c>
       <c r="G692" s="5">
         <v>3</v>
       </c>
-      <c r="H692" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H692" s="8">
+        <v>44689</v>
       </c>
       <c r="I692" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J692">
         <v>48</v>
       </c>
       <c r="K692" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="4">
         <v>3</v>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t xml:space="preserve">Hölig</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E693" s="4">
+      <c r="E693" s="6">
         <v>85</v>
       </c>
-      <c r="F693">
-        <v>3.0</v>
+      <c r="F693" s="7">
+        <v>3</v>
       </c>
       <c r="G693" s="5">
         <v>3</v>
       </c>
-      <c r="H693" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H693" s="8">
+        <v>44689</v>
       </c>
       <c r="I693" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J693">
         <v>48</v>
       </c>
       <c r="K693" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="4">
         <v>4</v>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t xml:space="preserve">Venzke</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t xml:space="preserve">Christine</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E694" s="4">
+      <c r="E694" s="6">
         <v>61</v>
       </c>
-      <c r="F694">
-        <v>5.0</v>
+      <c r="F694" s="7">
+        <v>5</v>
       </c>
       <c r="G694" s="5">
         <v>3</v>
       </c>
-      <c r="H694" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H694" s="8">
+        <v>44689</v>
       </c>
       <c r="I694" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J694">
         <v>48</v>
       </c>
       <c r="K694" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="4">
         <v>5</v>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E695" s="4">
+      <c r="E695" s="6">
         <v>58</v>
       </c>
-      <c r="F695">
-        <v>6.0</v>
+      <c r="F695" s="7">
+        <v>6</v>
       </c>
       <c r="G695" s="5">
         <v>3</v>
       </c>
-      <c r="H695" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H695" s="8">
+        <v>44689</v>
       </c>
       <c r="I695" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J695">
         <v>48</v>
       </c>
       <c r="K695" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="4">
         <v>6</v>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E696" s="4">
+      <c r="E696" s="6">
         <v>51</v>
       </c>
-      <c r="F696">
-        <v>6.0</v>
+      <c r="F696" s="7">
+        <v>6</v>
       </c>
       <c r="G696" s="5">
         <v>3</v>
       </c>
-      <c r="H696" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H696" s="8">
+        <v>44689</v>
       </c>
       <c r="I696" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J696">
         <v>48</v>
       </c>
       <c r="K696" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="4">
         <v>7</v>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E697" s="4">
+      <c r="E697" s="6">
         <v>50</v>
       </c>
-      <c r="F697">
-        <v>6.0</v>
+      <c r="F697" s="7">
+        <v>6</v>
       </c>
       <c r="G697" s="5">
         <v>3</v>
       </c>
-      <c r="H697" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H697" s="8">
+        <v>44689</v>
       </c>
       <c r="I697" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J697">
         <v>48</v>
       </c>
       <c r="K697" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="4">
         <v>8</v>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t xml:space="preserve">Verena</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E698" s="4">
+      <c r="E698" s="6">
         <v>46</v>
       </c>
-      <c r="F698">
-        <v>5.0</v>
+      <c r="F698" s="7">
+        <v>5</v>
       </c>
       <c r="G698" s="5">
         <v>3</v>
       </c>
-      <c r="H698" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H698" s="8">
+        <v>44689</v>
       </c>
       <c r="I698" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J698">
         <v>48</v>
       </c>
       <c r="K698" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="4">
         <v>9</v>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t xml:space="preserve">Erwin</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E699" s="4">
+      <c r="E699" s="6">
         <v>41</v>
       </c>
-      <c r="F699">
-        <v>5.0</v>
+      <c r="F699" s="7">
+        <v>5</v>
       </c>
       <c r="G699" s="5">
         <v>3</v>
       </c>
-      <c r="H699" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H699" s="8">
+        <v>44689</v>
       </c>
       <c r="I699" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J699">
         <v>48</v>
       </c>
       <c r="K699" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="4">
         <v>10</v>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
           <t xml:space="preserve">BOT DKC</t>
         </is>
       </c>
-      <c r="E700" s="4">
+      <c r="E700" s="6">
         <v>33</v>
       </c>
-      <c r="F700">
-        <v>5.0</v>
+      <c r="F700" s="7">
+        <v>5</v>
       </c>
       <c r="G700" s="5">
         <v>3</v>
       </c>
-      <c r="H700" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H700" s="8">
+        <v>44689</v>
       </c>
       <c r="I700" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J700">
         <v>48</v>
       </c>
       <c r="K700" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="4">
         <v>11</v>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t xml:space="preserve">Schewe</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
           <t xml:space="preserve">Philipp</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E701" s="4">
+      <c r="E701" s="6">
         <v>32</v>
       </c>
-      <c r="F701">
-        <v>6.0</v>
+      <c r="F701" s="7">
+        <v>6</v>
       </c>
       <c r="G701" s="5">
         <v>3</v>
       </c>
-      <c r="H701" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H701" s="8">
+        <v>44689</v>
       </c>
       <c r="I701" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J701">
         <v>48</v>
       </c>
       <c r="K701" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="4">
         <v>12</v>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t xml:space="preserve">Buchhalla</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t xml:space="preserve">Katharina</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E702" s="4">
+      <c r="E702" s="6">
         <v>30</v>
       </c>
-      <c r="F702">
-        <v>6.0</v>
+      <c r="F702" s="7">
+        <v>6</v>
       </c>
       <c r="G702" s="5">
         <v>3</v>
       </c>
-      <c r="H702" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H702" s="8">
+        <v>44689</v>
       </c>
       <c r="I702" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J702">
         <v>48</v>
       </c>
       <c r="K702" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="4">
         <v>13</v>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t xml:space="preserve">Kürbs</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t xml:space="preserve">Carlos</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E703" s="4">
+      <c r="E703" s="6">
         <v>25</v>
       </c>
-      <c r="F703">
-        <v>7.0</v>
+      <c r="F703" s="7">
+        <v>7</v>
       </c>
       <c r="G703" s="5">
         <v>3</v>
       </c>
-      <c r="H703" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H703" s="8">
+        <v>44689</v>
       </c>
       <c r="I703" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J703">
         <v>48</v>
       </c>
       <c r="K703" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="4">
         <v>13</v>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t xml:space="preserve">Löffelholz</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t xml:space="preserve">Mario</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E704" s="4">
+      <c r="E704" s="6">
         <v>25</v>
       </c>
-      <c r="F704">
-        <v>7.0</v>
+      <c r="F704" s="7">
+        <v>7</v>
       </c>
       <c r="G704" s="5">
         <v>3</v>
       </c>
-      <c r="H704" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H704" s="8">
+        <v>44689</v>
       </c>
       <c r="I704" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J704">
         <v>48</v>
       </c>
       <c r="K704" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="4">
         <v>15</v>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t xml:space="preserve">Glumm</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E705" s="4">
+      <c r="E705" s="6">
         <v>24</v>
       </c>
-      <c r="F705">
-        <v>7.0</v>
+      <c r="F705" s="7">
+        <v>7</v>
       </c>
       <c r="G705" s="5">
         <v>3</v>
       </c>
-      <c r="H705" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H705" s="8">
+        <v>44689</v>
       </c>
       <c r="I705" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J705">
         <v>48</v>
       </c>
       <c r="K705" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="4">
         <v>16</v>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t xml:space="preserve">Dröge</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
           <t xml:space="preserve">Timo</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E706" s="4">
+      <c r="E706" s="6">
         <v>16</v>
       </c>
-      <c r="F706">
-        <v>7.0</v>
+      <c r="F706" s="7">
+        <v>7</v>
       </c>
       <c r="G706" s="5">
         <v>3</v>
       </c>
-      <c r="H706" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H706" s="8">
+        <v>44689</v>
       </c>
       <c r="I706" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J706">
         <v>48</v>
       </c>
       <c r="K706" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="4">
         <v>17</v>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E707" s="4">
+      <c r="E707" s="6">
         <v>14</v>
       </c>
-      <c r="F707">
-        <v>6.0</v>
+      <c r="F707" s="7">
+        <v>6</v>
       </c>
       <c r="G707" s="5">
         <v>3</v>
       </c>
-      <c r="H707" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H707" s="8">
+        <v>44689</v>
       </c>
       <c r="I707" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J707">
         <v>48</v>
       </c>
       <c r="K707" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="4">
         <v>18</v>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t xml:space="preserve">Burger</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E708" s="4">
+      <c r="E708" s="6">
         <v>12</v>
       </c>
-      <c r="F708">
-        <v>7.0</v>
+      <c r="F708" s="7">
+        <v>7</v>
       </c>
       <c r="G708" s="5">
         <v>3</v>
       </c>
-      <c r="H708" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H708" s="8">
+        <v>44689</v>
       </c>
       <c r="I708" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J708">
         <v>48</v>
       </c>
       <c r="K708" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="4">
         <v>19</v>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t xml:space="preserve">Janoschek</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E709" s="4">
+      <c r="E709" s="6">
         <v>11</v>
       </c>
-      <c r="F709">
-        <v>7.0</v>
+      <c r="F709" s="7">
+        <v>7</v>
       </c>
       <c r="G709" s="5">
         <v>3</v>
       </c>
-      <c r="H709" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H709" s="8">
+        <v>44689</v>
       </c>
       <c r="I709" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J709">
         <v>48</v>
       </c>
       <c r="K709" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="4">
         <v>20</v>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E710" s="4">
+      <c r="E710" s="6">
         <v>10</v>
       </c>
-      <c r="F710">
-        <v>6.0</v>
+      <c r="F710" s="7">
+        <v>6</v>
       </c>
       <c r="G710" s="5">
         <v>3</v>
       </c>
-      <c r="H710" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H710" s="8">
+        <v>44689</v>
       </c>
       <c r="I710" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J710">
         <v>48</v>
       </c>
       <c r="K710" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="4">
         <v>21</v>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t xml:space="preserve">Goll</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
           <t xml:space="preserve">Karlheinz</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E711" s="4">
+      <c r="E711" s="6">
         <v>10</v>
       </c>
-      <c r="F711">
-        <v>7.0</v>
+      <c r="F711" s="7">
+        <v>7</v>
       </c>
       <c r="G711" s="5">
         <v>3</v>
       </c>
-      <c r="H711" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H711" s="8">
+        <v>44689</v>
       </c>
       <c r="I711" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J711">
         <v>48</v>
       </c>
       <c r="K711" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="4">
         <v>22</v>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E712" s="4">
+      <c r="E712" s="6">
         <v>0</v>
       </c>
-      <c r="F712">
-        <v>8.0</v>
+      <c r="F712" s="7">
+        <v>8</v>
       </c>
       <c r="G712" s="5">
         <v>3</v>
       </c>
-      <c r="H712" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H712" s="8">
+        <v>44689</v>
       </c>
       <c r="I712" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J712">
         <v>48</v>
       </c>
       <c r="K712" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="4">
         <v>22</v>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t xml:space="preserve">Benninghoff</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t xml:space="preserve">Dorothee</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E713" s="4">
+      <c r="E713" s="6">
         <v>0</v>
       </c>
-      <c r="F713">
-        <v>8.0</v>
+      <c r="F713" s="7">
+        <v>8</v>
       </c>
       <c r="G713" s="5">
         <v>3</v>
       </c>
-      <c r="H713" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H713" s="8">
+        <v>44689</v>
       </c>
       <c r="I713" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J713">
         <v>48</v>
       </c>
       <c r="K713" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="4">
         <v>24</v>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t xml:space="preserve">Scholten</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E714" s="6">
+      <c r="E714" s="9">
         <v>-3</v>
       </c>
-      <c r="F714">
-        <v>7.0</v>
+      <c r="F714" s="7">
+        <v>7</v>
       </c>
       <c r="G714" s="5">
         <v>3</v>
       </c>
-      <c r="H714" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H714" s="8">
+        <v>44689</v>
       </c>
       <c r="I714" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J714">
         <v>48</v>
       </c>
       <c r="K714" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="4">
         <v>25</v>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E715" s="6">
+      <c r="E715" s="9">
         <v>-3</v>
       </c>
-      <c r="F715">
-        <v>8.0</v>
+      <c r="F715" s="7">
+        <v>8</v>
       </c>
       <c r="G715" s="5">
         <v>3</v>
       </c>
-      <c r="H715" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H715" s="8">
+        <v>44689</v>
       </c>
       <c r="I715" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J715">
         <v>48</v>
       </c>
       <c r="K715" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="4">
         <v>26</v>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E716" s="6">
+      <c r="E716" s="9">
         <v>-7</v>
       </c>
-      <c r="F716">
-        <v>6.0</v>
+      <c r="F716" s="7">
+        <v>6</v>
       </c>
       <c r="G716" s="5">
         <v>3</v>
       </c>
-      <c r="H716" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H716" s="8">
+        <v>44689</v>
       </c>
       <c r="I716" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J716">
         <v>48</v>
       </c>
       <c r="K716" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="4">
         <v>27</v>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E717" s="6">
+      <c r="E717" s="9">
         <v>-7</v>
       </c>
-      <c r="F717">
-        <v>8.0</v>
+      <c r="F717" s="7">
+        <v>8</v>
       </c>
       <c r="G717" s="5">
         <v>3</v>
       </c>
-      <c r="H717" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H717" s="8">
+        <v>44689</v>
       </c>
       <c r="I717" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J717">
         <v>48</v>
       </c>
       <c r="K717" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="4">
         <v>28</v>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergmann</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
           <t xml:space="preserve">Conrad</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E718" s="6">
+      <c r="E718" s="9">
         <v>-10</v>
       </c>
-      <c r="F718">
-        <v>8.0</v>
+      <c r="F718" s="7">
+        <v>8</v>
       </c>
       <c r="G718" s="5">
         <v>3</v>
       </c>
-      <c r="H718" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H718" s="8">
+        <v>44689</v>
       </c>
       <c r="I718" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J718">
         <v>48</v>
       </c>
       <c r="K718" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="4">
         <v>29</v>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnenschein</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E719" s="6">
+      <c r="E719" s="9">
         <v>-11</v>
       </c>
-      <c r="F719">
-        <v>7.0</v>
+      <c r="F719" s="7">
+        <v>7</v>
       </c>
       <c r="G719" s="5">
         <v>3</v>
       </c>
-      <c r="H719" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H719" s="8">
+        <v>44689</v>
       </c>
       <c r="I719" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J719">
         <v>48</v>
       </c>
       <c r="K719" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="4">
         <v>30</v>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t xml:space="preserve">Weßels</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E720" s="6">
+      <c r="E720" s="9">
         <v>-12</v>
       </c>
-      <c r="F720">
-        <v>7.0</v>
+      <c r="F720" s="7">
+        <v>7</v>
       </c>
       <c r="G720" s="5">
         <v>3</v>
       </c>
-      <c r="H720" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H720" s="8">
+        <v>44689</v>
       </c>
       <c r="I720" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J720">
         <v>48</v>
       </c>
       <c r="K720" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="4">
         <v>31</v>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t xml:space="preserve">Crulci</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
           <t xml:space="preserve">Anette</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E721" s="6">
+      <c r="E721" s="9">
         <v>-15</v>
       </c>
-      <c r="F721">
-        <v>8.0</v>
+      <c r="F721" s="7">
+        <v>8</v>
       </c>
       <c r="G721" s="5">
         <v>3</v>
       </c>
-      <c r="H721" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H721" s="8">
+        <v>44689</v>
       </c>
       <c r="I721" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J721">
         <v>48</v>
       </c>
       <c r="K721" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="4">
         <v>32</v>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t xml:space="preserve">Brendjes</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
           <t xml:space="preserve">Manfred</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E722" s="6">
+      <c r="E722" s="9">
         <v>-15</v>
       </c>
-      <c r="F722">
-        <v>9.0</v>
+      <c r="F722" s="7">
+        <v>9</v>
       </c>
       <c r="G722" s="5">
         <v>3</v>
       </c>
-      <c r="H722" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H722" s="8">
+        <v>44689</v>
       </c>
       <c r="I722" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J722">
         <v>48</v>
       </c>
       <c r="K722" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="4">
         <v>33</v>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolter</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t xml:space="preserve">Friederike</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E723" s="6">
+      <c r="E723" s="9">
         <v>-17</v>
       </c>
-      <c r="F723">
-        <v>8.0</v>
+      <c r="F723" s="7">
+        <v>8</v>
       </c>
       <c r="G723" s="5">
         <v>3</v>
       </c>
-      <c r="H723" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H723" s="8">
+        <v>44689</v>
       </c>
       <c r="I723" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J723">
         <v>48</v>
       </c>
       <c r="K723" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="4">
         <v>34</v>
       </c>
       <c r="B724" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t xml:space="preserve">Mireile</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
           <t xml:space="preserve">K 1DCK</t>
         </is>
       </c>
-      <c r="E724" s="6">
+      <c r="E724" s="9">
         <v>-20</v>
       </c>
-      <c r="F724">
-        <v>9.0</v>
+      <c r="F724" s="7">
+        <v>9</v>
       </c>
       <c r="G724" s="5">
         <v>3</v>
       </c>
-      <c r="H724" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H724" s="8">
+        <v>44689</v>
       </c>
       <c r="I724" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J724">
         <v>48</v>
       </c>
       <c r="K724" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="4">
         <v>35</v>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t xml:space="preserve">Wietzker</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E725" s="6">
+      <c r="E725" s="9">
         <v>-25</v>
       </c>
-      <c r="F725">
-        <v>8.0</v>
+      <c r="F725" s="7">
+        <v>8</v>
       </c>
       <c r="G725" s="5">
         <v>3</v>
       </c>
-      <c r="H725" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H725" s="8">
+        <v>44689</v>
       </c>
       <c r="I725" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J725">
         <v>48</v>
       </c>
       <c r="K725" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="4">
         <v>36</v>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t xml:space="preserve">Berkau</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E726" s="6">
+      <c r="E726" s="9">
         <v>-29</v>
       </c>
-      <c r="F726">
-        <v>10.0</v>
+      <c r="F726" s="7">
+        <v>10</v>
       </c>
       <c r="G726" s="5">
         <v>3</v>
       </c>
-      <c r="H726" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H726" s="8">
+        <v>44689</v>
       </c>
       <c r="I726" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J726">
         <v>48</v>
       </c>
       <c r="K726" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="4">
         <v>37</v>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E727" s="6">
+      <c r="E727" s="9">
         <v>-36</v>
       </c>
-      <c r="F727">
-        <v>8.0</v>
+      <c r="F727" s="7">
+        <v>8</v>
       </c>
       <c r="G727" s="5">
         <v>3</v>
       </c>
-      <c r="H727" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H727" s="8">
+        <v>44689</v>
       </c>
       <c r="I727" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J727">
         <v>48</v>
       </c>
       <c r="K727" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="4">
         <v>38</v>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E728" s="6">
+      <c r="E728" s="9">
         <v>-40</v>
       </c>
-      <c r="F728">
-        <v>9.0</v>
+      <c r="F728" s="7">
+        <v>9</v>
       </c>
       <c r="G728" s="5">
         <v>3</v>
       </c>
-      <c r="H728" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H728" s="8">
+        <v>44689</v>
       </c>
       <c r="I728" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J728">
         <v>48</v>
       </c>
       <c r="K728" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="4">
         <v>39</v>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t xml:space="preserve">van der Wehr</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E729" s="6">
+      <c r="E729" s="9">
         <v>-45</v>
       </c>
-      <c r="F729">
-        <v>9.0</v>
+      <c r="F729" s="7">
+        <v>9</v>
       </c>
       <c r="G729" s="5">
         <v>3</v>
       </c>
-      <c r="H729" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H729" s="8">
+        <v>44689</v>
       </c>
       <c r="I729" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J729">
         <v>48</v>
       </c>
       <c r="K729" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="4">
         <v>40</v>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t xml:space="preserve">Koppelin</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E730" s="6">
+      <c r="E730" s="9">
         <v>-46</v>
       </c>
-      <c r="F730">
-        <v>10.0</v>
+      <c r="F730" s="7">
+        <v>10</v>
       </c>
       <c r="G730" s="5">
         <v>3</v>
       </c>
-      <c r="H730" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H730" s="8">
+        <v>44689</v>
       </c>
       <c r="I730" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J730">
         <v>48</v>
       </c>
       <c r="K730" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="4">
         <v>41</v>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t xml:space="preserve">Flieger</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmut</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E731" s="6">
+      <c r="E731" s="9">
         <v>-47</v>
       </c>
-      <c r="F731">
-        <v>9.0</v>
+      <c r="F731" s="7">
+        <v>9</v>
       </c>
       <c r="G731" s="5">
         <v>3</v>
       </c>
-      <c r="H731" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H731" s="8">
+        <v>44689</v>
       </c>
       <c r="I731" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J731">
         <v>48</v>
       </c>
       <c r="K731" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="4">
         <v>42</v>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t xml:space="preserve">Krüger</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E732" s="6">
+      <c r="E732" s="9">
         <v>-47</v>
       </c>
-      <c r="F732">
-        <v>10.0</v>
+      <c r="F732" s="7">
+        <v>10</v>
       </c>
       <c r="G732" s="5">
         <v>3</v>
       </c>
-      <c r="H732" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H732" s="8">
+        <v>44689</v>
       </c>
       <c r="I732" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J732">
         <v>48</v>
       </c>
       <c r="K732" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="4">
         <v>43</v>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E733" s="6">
+      <c r="E733" s="9">
         <v>-51</v>
       </c>
-      <c r="F733">
-        <v>10.0</v>
+      <c r="F733" s="7">
+        <v>10</v>
       </c>
       <c r="G733" s="5">
         <v>3</v>
       </c>
-      <c r="H733" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H733" s="8">
+        <v>44689</v>
       </c>
       <c r="I733" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J733">
         <v>48</v>
       </c>
       <c r="K733" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="4">
         <v>44</v>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t xml:space="preserve">Wagener</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E734" s="6">
+      <c r="E734" s="9">
         <v>-54</v>
       </c>
-      <c r="F734">
-        <v>9.0</v>
+      <c r="F734" s="7">
+        <v>9</v>
       </c>
       <c r="G734" s="5">
         <v>3</v>
       </c>
-      <c r="H734" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H734" s="8">
+        <v>44689</v>
       </c>
       <c r="I734" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J734">
         <v>48</v>
       </c>
       <c r="K734" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="4">
         <v>45</v>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t xml:space="preserve">Menke</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
           <t xml:space="preserve">Arndt</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
           <t xml:space="preserve">DU ZHN</t>
         </is>
       </c>
-      <c r="E735" s="6">
+      <c r="E735" s="9">
         <v>-57</v>
       </c>
-      <c r="F735">
-        <v>11.0</v>
+      <c r="F735" s="7">
+        <v>11</v>
       </c>
       <c r="G735" s="5">
         <v>3</v>
       </c>
-      <c r="H735" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H735" s="8">
+        <v>44689</v>
       </c>
       <c r="I735" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J735">
         <v>48</v>
       </c>
       <c r="K735" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="4">
         <v>46</v>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E736" s="6">
+      <c r="E736" s="9">
         <v>-62</v>
       </c>
-      <c r="F736">
-        <v>10.0</v>
+      <c r="F736" s="7">
+        <v>10</v>
       </c>
       <c r="G736" s="5">
         <v>3</v>
       </c>
-      <c r="H736" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H736" s="8">
+        <v>44689</v>
       </c>
       <c r="I736" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J736">
         <v>48</v>
       </c>
       <c r="K736" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="4">
         <v>47</v>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
           <t xml:space="preserve">Jennifer</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E737" s="6">
+      <c r="E737" s="9">
         <v>-74</v>
       </c>
-      <c r="F737">
-        <v>11.0</v>
+      <c r="F737" s="7">
+        <v>11</v>
       </c>
       <c r="G737" s="5">
         <v>3</v>
       </c>
-      <c r="H737" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H737" s="8">
+        <v>44689</v>
       </c>
       <c r="I737" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J737">
         <v>48</v>
       </c>
       <c r="K737" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="4">
         <v>48</v>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t xml:space="preserve">Müller</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
           <t xml:space="preserve">Heiner</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E738" s="6">
+      <c r="E738" s="9">
         <v>-94</v>
       </c>
-      <c r="F738">
-        <v>12.0</v>
+      <c r="F738" s="7">
+        <v>12</v>
       </c>
       <c r="G738" s="5">
         <v>3</v>
       </c>
-      <c r="H738" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H738" s="8">
+        <v>44689</v>
       </c>
       <c r="I738" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J738">
         <v>48</v>
       </c>
       <c r="K738" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="4">
         <v>1</v>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t xml:space="preserve">Löffelholz</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
           <t xml:space="preserve">Mario</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E739" s="4">
+      <c r="E739" s="6">
         <v>89</v>
       </c>
-      <c r="F739">
-        <v>4.0</v>
+      <c r="F739" s="7">
+        <v>4</v>
       </c>
       <c r="G739" s="5">
         <v>3</v>
       </c>
-      <c r="H739" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H739" s="8">
+        <v>44688</v>
       </c>
       <c r="I739" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J739">
         <v>48</v>
       </c>
       <c r="K739" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="4">
         <v>2</v>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t xml:space="preserve">Goll</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t xml:space="preserve">Karlheinz</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E740" s="4">
+      <c r="E740" s="6">
         <v>76</v>
       </c>
-      <c r="F740">
-        <v>3.0</v>
+      <c r="F740" s="7">
+        <v>3</v>
       </c>
       <c r="G740" s="5">
         <v>3</v>
       </c>
-      <c r="H740" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H740" s="8">
+        <v>44688</v>
       </c>
       <c r="I740" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J740">
         <v>48</v>
       </c>
       <c r="K740" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="4">
         <v>3</v>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E741" s="4">
+      <c r="E741" s="6">
         <v>64</v>
       </c>
-      <c r="F741">
-        <v>6.0</v>
+      <c r="F741" s="7">
+        <v>6</v>
       </c>
       <c r="G741" s="5">
         <v>3</v>
       </c>
-      <c r="H741" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H741" s="8">
+        <v>44688</v>
       </c>
       <c r="I741" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J741">
         <v>48</v>
       </c>
       <c r="K741" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="4">
         <v>4</v>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t xml:space="preserve">Hölig</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
           <t xml:space="preserve">Peter</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E742" s="4">
+      <c r="E742" s="6">
         <v>62</v>
       </c>
-      <c r="F742">
-        <v>4.0</v>
+      <c r="F742" s="7">
+        <v>4</v>
       </c>
       <c r="G742" s="5">
         <v>3</v>
       </c>
-      <c r="H742" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H742" s="8">
+        <v>44688</v>
       </c>
       <c r="I742" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J742">
         <v>48</v>
       </c>
       <c r="K742" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="4">
         <v>5</v>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t xml:space="preserve">Berkau</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E743" s="4">
+      <c r="E743" s="6">
         <v>55</v>
       </c>
-      <c r="F743">
+      <c r="F743" s="7">
         <v>5.5</v>
       </c>
       <c r="G743" s="5">
         <v>3</v>
       </c>
-      <c r="H743" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H743" s="8">
+        <v>44688</v>
       </c>
       <c r="I743" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J743">
         <v>48</v>
       </c>
       <c r="K743" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="4">
         <v>6</v>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t xml:space="preserve">Müller</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
           <t xml:space="preserve">Heiner</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E744" s="4">
+      <c r="E744" s="6">
         <v>55</v>
       </c>
-      <c r="F744">
-        <v>7.0</v>
+      <c r="F744" s="7">
+        <v>7</v>
       </c>
       <c r="G744" s="5">
         <v>3</v>
       </c>
-      <c r="H744" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H744" s="8">
+        <v>44688</v>
       </c>
       <c r="I744" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J744">
         <v>48</v>
       </c>
       <c r="K744" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="4">
         <v>7</v>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t xml:space="preserve">Glumm</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E745" s="4">
+      <c r="E745" s="6">
         <v>53</v>
       </c>
-      <c r="F745">
-        <v>5.0</v>
+      <c r="F745" s="7">
+        <v>5</v>
       </c>
       <c r="G745" s="5">
         <v>3</v>
       </c>
-      <c r="H745" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H745" s="8">
+        <v>44688</v>
       </c>
       <c r="I745" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J745">
         <v>48</v>
       </c>
       <c r="K745" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="4">
         <v>8</v>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E746" s="4">
+      <c r="E746" s="6">
         <v>49</v>
       </c>
-      <c r="F746">
-        <v>5.0</v>
+      <c r="F746" s="7">
+        <v>5</v>
       </c>
       <c r="G746" s="5">
         <v>3</v>
       </c>
-      <c r="H746" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H746" s="8">
+        <v>44688</v>
       </c>
       <c r="I746" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J746">
         <v>48</v>
       </c>
       <c r="K746" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="4">
         <v>9</v>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolter</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t xml:space="preserve">Friederike</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E747" s="4">
+      <c r="E747" s="6">
         <v>47</v>
       </c>
-      <c r="F747">
-        <v>7.0</v>
+      <c r="F747" s="7">
+        <v>7</v>
       </c>
       <c r="G747" s="5">
         <v>3</v>
       </c>
-      <c r="H747" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H747" s="8">
+        <v>44688</v>
       </c>
       <c r="I747" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J747">
         <v>48</v>
       </c>
       <c r="K747" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="4">
         <v>10</v>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E748" s="4">
+      <c r="E748" s="6">
         <v>41</v>
       </c>
-      <c r="F748">
-        <v>4.0</v>
+      <c r="F748" s="7">
+        <v>4</v>
       </c>
       <c r="G748" s="5">
         <v>3</v>
       </c>
-      <c r="H748" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H748" s="8">
+        <v>44688</v>
       </c>
       <c r="I748" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J748">
         <v>48</v>
       </c>
       <c r="K748" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="4">
         <v>11</v>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t xml:space="preserve">Kürbs</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t xml:space="preserve">Carlos</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E749" s="4">
+      <c r="E749" s="6">
         <v>29</v>
       </c>
-      <c r="F749">
-        <v>6.0</v>
+      <c r="F749" s="7">
+        <v>6</v>
       </c>
       <c r="G749" s="5">
         <v>3</v>
       </c>
-      <c r="H749" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H749" s="8">
+        <v>44688</v>
       </c>
       <c r="I749" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J749">
         <v>48</v>
       </c>
       <c r="K749" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="4">
         <v>12</v>
       </c>
       <c r="B750" t="inlineStr">
         <is>
           <t xml:space="preserve">Benninghoff</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
           <t xml:space="preserve">Dorothee</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E750" s="4">
+      <c r="E750" s="6">
         <v>25</v>
       </c>
-      <c r="F750">
-        <v>6.0</v>
+      <c r="F750" s="7">
+        <v>6</v>
       </c>
       <c r="G750" s="5">
         <v>3</v>
       </c>
-      <c r="H750" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H750" s="8">
+        <v>44688</v>
       </c>
       <c r="I750" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J750">
         <v>48</v>
       </c>
       <c r="K750" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="4">
         <v>13</v>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t xml:space="preserve">Siffert</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t xml:space="preserve">Olaf</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E751" s="4">
+      <c r="E751" s="6">
         <v>24</v>
       </c>
-      <c r="F751">
-        <v>7.0</v>
+      <c r="F751" s="7">
+        <v>7</v>
       </c>
       <c r="G751" s="5">
         <v>3</v>
       </c>
-      <c r="H751" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H751" s="8">
+        <v>44688</v>
       </c>
       <c r="I751" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J751">
         <v>48</v>
       </c>
       <c r="K751" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="4">
         <v>14</v>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t xml:space="preserve">Krüger</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E752" s="4">
+      <c r="E752" s="6">
         <v>21</v>
       </c>
-      <c r="F752">
+      <c r="F752" s="7">
         <v>6.5</v>
       </c>
       <c r="G752" s="5">
         <v>3</v>
       </c>
-      <c r="H752" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H752" s="8">
+        <v>44688</v>
       </c>
       <c r="I752" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J752">
         <v>48</v>
       </c>
       <c r="K752" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="4">
         <v>15</v>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t xml:space="preserve">Frieters</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t xml:space="preserve">Anne</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E753" s="4">
+      <c r="E753" s="6">
         <v>19</v>
       </c>
-      <c r="F753">
-        <v>7.0</v>
+      <c r="F753" s="7">
+        <v>7</v>
       </c>
       <c r="G753" s="5">
         <v>3</v>
       </c>
-      <c r="H753" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H753" s="8">
+        <v>44688</v>
       </c>
       <c r="I753" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J753">
         <v>48</v>
       </c>
       <c r="K753" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="4">
         <v>16</v>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t xml:space="preserve">Buchhalla</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
           <t xml:space="preserve">Katharina</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E754" s="4">
+      <c r="E754" s="6">
         <v>17</v>
       </c>
-      <c r="F754">
-        <v>5.0</v>
+      <c r="F754" s="7">
+        <v>5</v>
       </c>
       <c r="G754" s="5">
         <v>3</v>
       </c>
-      <c r="H754" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H754" s="8">
+        <v>44688</v>
       </c>
       <c r="I754" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J754">
         <v>48</v>
       </c>
       <c r="K754" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="4">
         <v>17</v>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t xml:space="preserve">Effen</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
           <t xml:space="preserve">Günter</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E755" s="4">
+      <c r="E755" s="6">
         <v>16</v>
       </c>
-      <c r="F755">
-        <v>7.0</v>
+      <c r="F755" s="7">
+        <v>7</v>
       </c>
       <c r="G755" s="5">
         <v>3</v>
       </c>
-      <c r="H755" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H755" s="8">
+        <v>44688</v>
       </c>
       <c r="I755" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J755">
         <v>48</v>
       </c>
       <c r="K755" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="4">
         <v>18</v>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t xml:space="preserve">Flieger</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmut</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E756" s="4">
+      <c r="E756" s="6">
         <v>10</v>
       </c>
-      <c r="F756">
-        <v>7.0</v>
+      <c r="F756" s="7">
+        <v>7</v>
       </c>
       <c r="G756" s="5">
         <v>3</v>
       </c>
-      <c r="H756" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H756" s="8">
+        <v>44688</v>
       </c>
       <c r="I756" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J756">
         <v>48</v>
       </c>
       <c r="K756" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="4">
         <v>19</v>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E757" s="4">
+      <c r="E757" s="6">
         <v>7</v>
       </c>
-      <c r="F757">
-        <v>8.0</v>
+      <c r="F757" s="7">
+        <v>8</v>
       </c>
       <c r="G757" s="5">
         <v>3</v>
       </c>
-      <c r="H757" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H757" s="8">
+        <v>44688</v>
       </c>
       <c r="I757" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J757">
         <v>48</v>
       </c>
       <c r="K757" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="4">
         <v>20</v>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t xml:space="preserve">Wietzker</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E758" s="4">
+      <c r="E758" s="6">
         <v>6</v>
       </c>
-      <c r="F758">
-        <v>8.0</v>
+      <c r="F758" s="7">
+        <v>8</v>
       </c>
       <c r="G758" s="5">
         <v>3</v>
       </c>
-      <c r="H758" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H758" s="8">
+        <v>44688</v>
       </c>
       <c r="I758" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J758">
         <v>48</v>
       </c>
       <c r="K758" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="4">
         <v>21</v>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t xml:space="preserve">Wagener</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E759" s="4">
+      <c r="E759" s="6">
         <v>5</v>
       </c>
-      <c r="F759">
-        <v>7.0</v>
+      <c r="F759" s="7">
+        <v>7</v>
       </c>
       <c r="G759" s="5">
         <v>3</v>
       </c>
-      <c r="H759" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H759" s="8">
+        <v>44688</v>
       </c>
       <c r="I759" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J759">
         <v>48</v>
       </c>
       <c r="K759" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="4">
         <v>22</v>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t xml:space="preserve">Wallutis</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E760" s="4">
+      <c r="E760" s="6">
         <v>5</v>
       </c>
-      <c r="F760">
-        <v>8.0</v>
+      <c r="F760" s="7">
+        <v>8</v>
       </c>
       <c r="G760" s="5">
         <v>3</v>
       </c>
-      <c r="H760" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H760" s="8">
+        <v>44688</v>
       </c>
       <c r="I760" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J760">
         <v>48</v>
       </c>
       <c r="K760" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="4">
         <v>23</v>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E761" s="4">
+      <c r="E761" s="6">
         <v>1</v>
       </c>
-      <c r="F761">
-        <v>6.0</v>
+      <c r="F761" s="7">
+        <v>6</v>
       </c>
       <c r="G761" s="5">
         <v>3</v>
       </c>
-      <c r="H761" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H761" s="8">
+        <v>44688</v>
       </c>
       <c r="I761" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J761">
         <v>48</v>
       </c>
       <c r="K761" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="4">
         <v>24</v>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t xml:space="preserve">Baaken</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
           <t xml:space="preserve">Hermann</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E762" s="4">
+      <c r="E762" s="6">
         <v>1</v>
       </c>
-      <c r="F762">
+      <c r="F762" s="7">
         <v>7.5</v>
       </c>
       <c r="G762" s="5">
         <v>3</v>
       </c>
-      <c r="H762" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H762" s="8">
+        <v>44688</v>
       </c>
       <c r="I762" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J762">
         <v>48</v>
       </c>
       <c r="K762" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="4">
         <v>25</v>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E763" s="4">
+      <c r="E763" s="6">
         <v>0</v>
       </c>
-      <c r="F763">
-        <v>10.0</v>
+      <c r="F763" s="7">
+        <v>10</v>
       </c>
       <c r="G763" s="5">
         <v>3</v>
       </c>
-      <c r="H763" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H763" s="8">
+        <v>44688</v>
       </c>
       <c r="I763" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J763">
         <v>48</v>
       </c>
       <c r="K763" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="4">
         <v>26</v>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t xml:space="preserve">Steinki</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
           <t xml:space="preserve">Hildegard</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E764" s="6">
+      <c r="E764" s="9">
         <v>-3</v>
       </c>
-      <c r="F764">
-        <v>7.0</v>
+      <c r="F764" s="7">
+        <v>7</v>
       </c>
       <c r="G764" s="5">
         <v>3</v>
       </c>
-      <c r="H764" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H764" s="8">
+        <v>44688</v>
       </c>
       <c r="I764" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J764">
         <v>48</v>
       </c>
       <c r="K764" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="4">
         <v>27</v>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E765" s="6">
+      <c r="E765" s="9">
         <v>-4</v>
       </c>
-      <c r="F765">
+      <c r="F765" s="7">
         <v>7.5</v>
       </c>
       <c r="G765" s="5">
         <v>3</v>
       </c>
-      <c r="H765" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H765" s="8">
+        <v>44688</v>
       </c>
       <c r="I765" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J765">
         <v>48</v>
       </c>
       <c r="K765" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="4">
         <v>28</v>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
           <t xml:space="preserve">BOT DKC</t>
         </is>
       </c>
-      <c r="E766" s="6">
+      <c r="E766" s="9">
         <v>-5</v>
       </c>
-      <c r="F766">
-        <v>9.0</v>
+      <c r="F766" s="7">
+        <v>9</v>
       </c>
       <c r="G766" s="5">
         <v>3</v>
       </c>
-      <c r="H766" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H766" s="8">
+        <v>44688</v>
       </c>
       <c r="I766" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J766">
         <v>48</v>
       </c>
       <c r="K766" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="4">
         <v>29</v>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t xml:space="preserve">Menke</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
           <t xml:space="preserve">Arndt</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
           <t xml:space="preserve">DU ZHN</t>
         </is>
       </c>
-      <c r="E767" s="6">
+      <c r="E767" s="9">
         <v>-10</v>
       </c>
-      <c r="F767">
-        <v>9.0</v>
+      <c r="F767" s="7">
+        <v>9</v>
       </c>
       <c r="G767" s="5">
         <v>3</v>
       </c>
-      <c r="H767" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H767" s="8">
+        <v>44688</v>
       </c>
       <c r="I767" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J767">
         <v>48</v>
       </c>
       <c r="K767" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="4">
         <v>30</v>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t xml:space="preserve">Scholten</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E768" s="6">
+      <c r="E768" s="9">
         <v>-12</v>
       </c>
-      <c r="F768">
-        <v>6.0</v>
+      <c r="F768" s="7">
+        <v>6</v>
       </c>
       <c r="G768" s="5">
         <v>3</v>
       </c>
-      <c r="H768" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H768" s="8">
+        <v>44688</v>
       </c>
       <c r="I768" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J768">
         <v>48</v>
       </c>
       <c r="K768" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="4">
         <v>31</v>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t xml:space="preserve">van der Wehr</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E769" s="6">
+      <c r="E769" s="9">
         <v>-13</v>
       </c>
-      <c r="F769">
-        <v>8.0</v>
+      <c r="F769" s="7">
+        <v>8</v>
       </c>
       <c r="G769" s="5">
         <v>3</v>
       </c>
-      <c r="H769" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H769" s="8">
+        <v>44688</v>
       </c>
       <c r="I769" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J769">
         <v>48</v>
       </c>
       <c r="K769" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="4">
         <v>32</v>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t xml:space="preserve">Janoschek</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
           <t xml:space="preserve">HB EBDC</t>
         </is>
       </c>
-      <c r="E770" s="6">
+      <c r="E770" s="9">
         <v>-14</v>
       </c>
-      <c r="F770">
-        <v>9.0</v>
+      <c r="F770" s="7">
+        <v>9</v>
       </c>
       <c r="G770" s="5">
         <v>3</v>
       </c>
-      <c r="H770" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H770" s="8">
+        <v>44688</v>
       </c>
       <c r="I770" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J770">
         <v>48</v>
       </c>
       <c r="K770" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="4">
         <v>33</v>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
           <t xml:space="preserve">Jennifer</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E771" s="6">
+      <c r="E771" s="9">
         <v>-15</v>
       </c>
-      <c r="F771">
-        <v>9.0</v>
+      <c r="F771" s="7">
+        <v>9</v>
       </c>
       <c r="G771" s="5">
         <v>3</v>
       </c>
-      <c r="H771" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H771" s="8">
+        <v>44688</v>
       </c>
       <c r="I771" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J771">
         <v>48</v>
       </c>
       <c r="K771" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="4">
         <v>34</v>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t xml:space="preserve">Venzke</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t xml:space="preserve">Christine</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E772" s="6">
+      <c r="E772" s="9">
         <v>-18</v>
       </c>
-      <c r="F772">
-        <v>8.0</v>
+      <c r="F772" s="7">
+        <v>8</v>
       </c>
       <c r="G772" s="5">
         <v>3</v>
       </c>
-      <c r="H772" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H772" s="8">
+        <v>44688</v>
       </c>
       <c r="I772" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J772">
         <v>48</v>
       </c>
       <c r="K772" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="4">
         <v>34</v>
       </c>
       <c r="B773" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E773" s="6">
+      <c r="E773" s="9">
         <v>-18</v>
       </c>
-      <c r="F773">
-        <v>8.0</v>
+      <c r="F773" s="7">
+        <v>8</v>
       </c>
       <c r="G773" s="5">
         <v>3</v>
       </c>
-      <c r="H773" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H773" s="8">
+        <v>44688</v>
       </c>
       <c r="I773" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J773">
         <v>48</v>
       </c>
       <c r="K773" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="4">
         <v>36</v>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t xml:space="preserve">Weßels</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
           <t xml:space="preserve">Guido</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E774" s="6">
+      <c r="E774" s="9">
         <v>-21</v>
       </c>
-      <c r="F774">
-        <v>8.0</v>
+      <c r="F774" s="7">
+        <v>8</v>
       </c>
       <c r="G774" s="5">
         <v>3</v>
       </c>
-      <c r="H774" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H774" s="8">
+        <v>44688</v>
       </c>
       <c r="I774" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J774">
         <v>48</v>
       </c>
       <c r="K774" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="4">
         <v>37</v>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
           <t xml:space="preserve">Verena</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E775" s="6">
+      <c r="E775" s="9">
         <v>-23</v>
       </c>
-      <c r="F775">
-        <v>7.0</v>
+      <c r="F775" s="7">
+        <v>7</v>
       </c>
       <c r="G775" s="5">
         <v>3</v>
       </c>
-      <c r="H775" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H775" s="8">
+        <v>44688</v>
       </c>
       <c r="I775" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J775">
         <v>48</v>
       </c>
       <c r="K775" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="4">
         <v>38</v>
       </c>
       <c r="B776" t="inlineStr">
         <is>
           <t xml:space="preserve">Rempel</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
           <t xml:space="preserve">Beate</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
           <t xml:space="preserve">OF DV81</t>
         </is>
       </c>
-      <c r="E776" s="6">
+      <c r="E776" s="9">
         <v>-27</v>
       </c>
-      <c r="F776">
+      <c r="F776" s="7">
         <v>8.5</v>
       </c>
       <c r="G776" s="5">
         <v>3</v>
       </c>
-      <c r="H776" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H776" s="8">
+        <v>44688</v>
       </c>
       <c r="I776" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J776">
         <v>48</v>
       </c>
       <c r="K776" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="4">
         <v>39</v>
       </c>
       <c r="B777" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilko</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E777" s="6">
+      <c r="E777" s="9">
         <v>-41</v>
       </c>
-      <c r="F777">
-        <v>10.0</v>
+      <c r="F777" s="7">
+        <v>10</v>
       </c>
       <c r="G777" s="5">
         <v>3</v>
       </c>
-      <c r="H777" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H777" s="8">
+        <v>44688</v>
       </c>
       <c r="I777" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J777">
         <v>48</v>
       </c>
       <c r="K777" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="4">
         <v>40</v>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t xml:space="preserve">Willmann</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E778" s="6">
+      <c r="E778" s="9">
         <v>-51</v>
       </c>
-      <c r="F778">
-        <v>9.0</v>
+      <c r="F778" s="7">
+        <v>9</v>
       </c>
       <c r="G778" s="5">
         <v>3</v>
       </c>
-      <c r="H778" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H778" s="8">
+        <v>44688</v>
       </c>
       <c r="I778" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J778">
         <v>48</v>
       </c>
       <c r="K778" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="4">
         <v>41</v>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t xml:space="preserve">Schewe</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t xml:space="preserve">Philipp</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E779" s="6">
+      <c r="E779" s="9">
         <v>-52</v>
       </c>
-      <c r="F779">
-        <v>8.0</v>
+      <c r="F779" s="7">
+        <v>8</v>
       </c>
       <c r="G779" s="5">
         <v>3</v>
       </c>
-      <c r="H779" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H779" s="8">
+        <v>44688</v>
       </c>
       <c r="I779" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J779">
         <v>48</v>
       </c>
       <c r="K779" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="4">
         <v>42</v>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E780" s="6">
+      <c r="E780" s="9">
         <v>-57</v>
       </c>
-      <c r="F780">
-        <v>8.0</v>
+      <c r="F780" s="7">
+        <v>8</v>
       </c>
       <c r="G780" s="5">
         <v>3</v>
       </c>
-      <c r="H780" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H780" s="8">
+        <v>44688</v>
       </c>
       <c r="I780" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J780">
         <v>48</v>
       </c>
       <c r="K780" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="4">
         <v>43</v>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E781" s="6">
+      <c r="E781" s="9">
         <v>-58</v>
       </c>
-      <c r="F781">
-        <v>10.0</v>
+      <c r="F781" s="7">
+        <v>10</v>
       </c>
       <c r="G781" s="5">
         <v>3</v>
       </c>
-      <c r="H781" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H781" s="8">
+        <v>44688</v>
       </c>
       <c r="I781" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J781">
         <v>48</v>
       </c>
       <c r="K781" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="4">
         <v>44</v>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t xml:space="preserve">Bössel</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t xml:space="preserve">Erwin</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E782" s="6">
+      <c r="E782" s="9">
         <v>-58</v>
       </c>
-      <c r="F782">
+      <c r="F782" s="7">
         <v>10.5</v>
       </c>
       <c r="G782" s="5">
         <v>3</v>
       </c>
-      <c r="H782" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H782" s="8">
+        <v>44688</v>
       </c>
       <c r="I782" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J782">
         <v>48</v>
       </c>
       <c r="K782" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="4">
         <v>45</v>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t xml:space="preserve">Dröge</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
           <t xml:space="preserve">Timo</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E783" s="6">
+      <c r="E783" s="9">
         <v>-64</v>
       </c>
-      <c r="F783">
-        <v>11.0</v>
+      <c r="F783" s="7">
+        <v>11</v>
       </c>
       <c r="G783" s="5">
         <v>3</v>
       </c>
-      <c r="H783" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H783" s="8">
+        <v>44688</v>
       </c>
       <c r="I783" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J783">
         <v>48</v>
       </c>
       <c r="K783" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="4">
         <v>46</v>
       </c>
       <c r="B784" t="inlineStr">
         <is>
           <t xml:space="preserve">Crulci</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
           <t xml:space="preserve">Anette</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E784" s="6">
+      <c r="E784" s="9">
         <v>-68</v>
       </c>
-      <c r="F784">
-        <v>11.0</v>
+      <c r="F784" s="7">
+        <v>11</v>
       </c>
       <c r="G784" s="5">
         <v>3</v>
       </c>
-      <c r="H784" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H784" s="8">
+        <v>44688</v>
       </c>
       <c r="I784" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J784">
         <v>48</v>
       </c>
       <c r="K784" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="4">
         <v>47</v>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E785" s="6">
+      <c r="E785" s="9">
         <v>-69</v>
       </c>
-      <c r="F785">
-        <v>11.0</v>
+      <c r="F785" s="7">
+        <v>11</v>
       </c>
       <c r="G785" s="5">
         <v>3</v>
       </c>
-      <c r="H785" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H785" s="8">
+        <v>44688</v>
       </c>
       <c r="I785" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J785">
         <v>48</v>
       </c>
       <c r="K785" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="4">
         <v>48</v>
       </c>
       <c r="B786" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E786" s="6">
+      <c r="E786" s="9">
         <v>-76</v>
       </c>
-      <c r="F786">
-        <v>11.0</v>
+      <c r="F786" s="7">
+        <v>11</v>
       </c>
       <c r="G786" s="5">
         <v>3</v>
       </c>
-      <c r="H786" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H786" s="8">
+        <v>44688</v>
       </c>
       <c r="I786" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
       <c r="J786">
         <v>48</v>
       </c>
       <c r="K786" t="inlineStr">
         <is>
           <t xml:space="preserve">NW</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="4">
         <v>1</v>
       </c>
       <c r="B787" t="inlineStr">
         <is>
           <t xml:space="preserve">Leonhardt</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
           <t xml:space="preserve">Ulf</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E787" s="4">
+      <c r="E787" s="6">
         <v>114</v>
       </c>
-      <c r="F787">
-        <v>3.0</v>
+      <c r="F787" s="7">
+        <v>3</v>
       </c>
       <c r="G787" s="5">
         <v>3</v>
       </c>
-      <c r="H787" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H787" s="8">
+        <v>44675</v>
       </c>
       <c r="I787" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J787">
         <v>56</v>
       </c>
       <c r="K787" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="4">
         <v>2</v>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
           <t xml:space="preserve">Sandra</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E788" s="4">
+      <c r="E788" s="6">
         <v>73</v>
       </c>
-      <c r="F788">
-        <v>5.0</v>
+      <c r="F788" s="7">
+        <v>5</v>
       </c>
       <c r="G788" s="5">
         <v>3</v>
       </c>
-      <c r="H788" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H788" s="8">
+        <v>44675</v>
       </c>
       <c r="I788" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J788">
         <v>56</v>
       </c>
       <c r="K788" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="4">
         <v>3</v>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t xml:space="preserve">Ferfers</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E789" s="4">
+      <c r="E789" s="6">
         <v>62</v>
       </c>
-      <c r="F789">
-        <v>6.0</v>
+      <c r="F789" s="7">
+        <v>6</v>
       </c>
       <c r="G789" s="5">
         <v>3</v>
       </c>
-      <c r="H789" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H789" s="8">
+        <v>44675</v>
       </c>
       <c r="I789" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J789">
         <v>56</v>
       </c>
       <c r="K789" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="4">
         <v>4</v>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t xml:space="preserve">Gerbig</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
           <t xml:space="preserve">Sibylle</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E790" s="4">
+      <c r="E790" s="6">
         <v>57</v>
       </c>
-      <c r="F790">
+      <c r="F790" s="7">
         <v>5.5</v>
       </c>
       <c r="G790" s="5">
         <v>3</v>
       </c>
-      <c r="H790" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H790" s="8">
+        <v>44675</v>
       </c>
       <c r="I790" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J790">
         <v>56</v>
       </c>
       <c r="K790" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="4">
         <v>5</v>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t xml:space="preserve">Herbertz</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
           <t xml:space="preserve">Kristiane</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E791" s="4">
+      <c r="E791" s="6">
         <v>57</v>
       </c>
-      <c r="F791">
-        <v>6.0</v>
+      <c r="F791" s="7">
+        <v>6</v>
       </c>
       <c r="G791" s="5">
         <v>3</v>
       </c>
-      <c r="H791" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H791" s="8">
+        <v>44675</v>
       </c>
       <c r="I791" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J791">
         <v>56</v>
       </c>
       <c r="K791" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="4">
         <v>5</v>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E792" s="4">
+      <c r="E792" s="6">
         <v>57</v>
       </c>
-      <c r="F792">
-        <v>6.0</v>
+      <c r="F792" s="7">
+        <v>6</v>
       </c>
       <c r="G792" s="5">
         <v>3</v>
       </c>
-      <c r="H792" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H792" s="8">
+        <v>44675</v>
       </c>
       <c r="I792" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J792">
         <v>56</v>
       </c>
       <c r="K792" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="4">
         <v>7</v>
       </c>
       <c r="B793" t="inlineStr">
         <is>
           <t xml:space="preserve">Crulci</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
           <t xml:space="preserve">Anette</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E793" s="4">
+      <c r="E793" s="6">
         <v>56</v>
       </c>
-      <c r="F793">
-        <v>6.0</v>
+      <c r="F793" s="7">
+        <v>6</v>
       </c>
       <c r="G793" s="5">
         <v>3</v>
       </c>
-      <c r="H793" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H793" s="8">
+        <v>44675</v>
       </c>
       <c r="I793" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J793">
         <v>56</v>
       </c>
       <c r="K793" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="4">
         <v>8</v>
       </c>
       <c r="B794" t="inlineStr">
         <is>
           <t xml:space="preserve">Laubert</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
           <t xml:space="preserve">Birgit</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E794" s="4">
+      <c r="E794" s="6">
         <v>56</v>
       </c>
-      <c r="F794">
-        <v>7.0</v>
+      <c r="F794" s="7">
+        <v>7</v>
       </c>
       <c r="G794" s="5">
         <v>3</v>
       </c>
-      <c r="H794" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H794" s="8">
+        <v>44675</v>
       </c>
       <c r="I794" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J794">
         <v>56</v>
       </c>
       <c r="K794" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="4">
         <v>9</v>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t xml:space="preserve">Tiller</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E795" s="4">
+      <c r="E795" s="6">
         <v>55</v>
       </c>
-      <c r="F795">
-        <v>5.0</v>
+      <c r="F795" s="7">
+        <v>5</v>
       </c>
       <c r="G795" s="5">
         <v>3</v>
       </c>
-      <c r="H795" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H795" s="8">
+        <v>44675</v>
       </c>
       <c r="I795" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J795">
         <v>56</v>
       </c>
       <c r="K795" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="4">
         <v>10</v>
       </c>
       <c r="B796" t="inlineStr">
         <is>
           <t xml:space="preserve">Katona</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
           <t xml:space="preserve">Arne</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E796" s="4">
+      <c r="E796" s="6">
         <v>52</v>
       </c>
-      <c r="F796">
-        <v>5.0</v>
+      <c r="F796" s="7">
+        <v>5</v>
       </c>
       <c r="G796" s="5">
         <v>3</v>
       </c>
-      <c r="H796" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H796" s="8">
+        <v>44675</v>
       </c>
       <c r="I796" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J796">
         <v>56</v>
       </c>
       <c r="K796" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="4">
         <v>11</v>
       </c>
       <c r="B797" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E797" s="4">
+      <c r="E797" s="6">
         <v>49</v>
       </c>
-      <c r="F797">
-        <v>5.0</v>
+      <c r="F797" s="7">
+        <v>5</v>
       </c>
       <c r="G797" s="5">
         <v>3</v>
       </c>
-      <c r="H797" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H797" s="8">
+        <v>44675</v>
       </c>
       <c r="I797" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J797">
         <v>56</v>
       </c>
       <c r="K797" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="4">
         <v>12</v>
       </c>
       <c r="B798" t="inlineStr">
         <is>
           <t xml:space="preserve">Wagener</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E798" s="4">
+      <c r="E798" s="6">
         <v>45</v>
       </c>
-      <c r="F798">
-        <v>4.0</v>
+      <c r="F798" s="7">
+        <v>4</v>
       </c>
       <c r="G798" s="5">
         <v>3</v>
       </c>
-      <c r="H798" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H798" s="8">
+        <v>44675</v>
       </c>
       <c r="I798" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J798">
         <v>56</v>
       </c>
       <c r="K798" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="4">
         <v>13</v>
       </c>
       <c r="B799" t="inlineStr">
         <is>
           <t xml:space="preserve">Fotteler</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
           <t xml:space="preserve">Raphael</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E799" s="4">
+      <c r="E799" s="6">
         <v>44</v>
       </c>
-      <c r="F799">
-        <v>5.0</v>
+      <c r="F799" s="7">
+        <v>5</v>
       </c>
       <c r="G799" s="5">
         <v>3</v>
       </c>
-      <c r="H799" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H799" s="8">
+        <v>44675</v>
       </c>
       <c r="I799" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J799">
         <v>56</v>
       </c>
       <c r="K799" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="4">
         <v>14</v>
       </c>
       <c r="B800" t="inlineStr">
         <is>
           <t xml:space="preserve">Eickenbusch</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
           <t xml:space="preserve">Sebastian</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E800" s="4">
+      <c r="E800" s="6">
         <v>42</v>
       </c>
-      <c r="F800">
-        <v>6.0</v>
+      <c r="F800" s="7">
+        <v>6</v>
       </c>
       <c r="G800" s="5">
         <v>3</v>
       </c>
-      <c r="H800" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H800" s="8">
+        <v>44675</v>
       </c>
       <c r="I800" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J800">
         <v>56</v>
       </c>
       <c r="K800" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="4">
         <v>15</v>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E801" s="4">
+      <c r="E801" s="6">
         <v>38</v>
       </c>
-      <c r="F801">
-        <v>6.0</v>
+      <c r="F801" s="7">
+        <v>6</v>
       </c>
       <c r="G801" s="5">
         <v>3</v>
       </c>
-      <c r="H801" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H801" s="8">
+        <v>44675</v>
       </c>
       <c r="I801" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J801">
         <v>56</v>
       </c>
       <c r="K801" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="4">
         <v>16</v>
       </c>
       <c r="B802" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E802" s="4">
+      <c r="E802" s="6">
         <v>34</v>
       </c>
-      <c r="F802">
-        <v>6.0</v>
+      <c r="F802" s="7">
+        <v>6</v>
       </c>
       <c r="G802" s="5">
         <v>3</v>
       </c>
-      <c r="H802" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H802" s="8">
+        <v>44675</v>
       </c>
       <c r="I802" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J802">
         <v>56</v>
       </c>
       <c r="K802" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="4">
         <v>17</v>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t xml:space="preserve">Heinecke</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
           <t xml:space="preserve">Daniel</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E803" s="4">
+      <c r="E803" s="6">
         <v>30</v>
       </c>
-      <c r="F803">
-        <v>5.0</v>
+      <c r="F803" s="7">
+        <v>5</v>
       </c>
       <c r="G803" s="5">
         <v>3</v>
       </c>
-      <c r="H803" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H803" s="8">
+        <v>44675</v>
       </c>
       <c r="I803" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J803">
         <v>56</v>
       </c>
       <c r="K803" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="4">
         <v>18</v>
       </c>
       <c r="B804" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
           <t xml:space="preserve">Manuela</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E804" s="4">
+      <c r="E804" s="6">
         <v>28</v>
       </c>
-      <c r="F804">
+      <c r="F804" s="7">
         <v>6.5</v>
       </c>
       <c r="G804" s="5">
         <v>3</v>
       </c>
-      <c r="H804" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H804" s="8">
+        <v>44675</v>
       </c>
       <c r="I804" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J804">
         <v>56</v>
       </c>
       <c r="K804" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="4">
         <v>19</v>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E805" s="4">
+      <c r="E805" s="6">
         <v>26</v>
       </c>
-      <c r="F805">
-        <v>7.0</v>
+      <c r="F805" s="7">
+        <v>7</v>
       </c>
       <c r="G805" s="5">
         <v>3</v>
       </c>
-      <c r="H805" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H805" s="8">
+        <v>44675</v>
       </c>
       <c r="I805" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J805">
         <v>56</v>
       </c>
       <c r="K805" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="4">
         <v>20</v>
       </c>
       <c r="B806" t="inlineStr">
         <is>
           <t xml:space="preserve">Kürbs</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
           <t xml:space="preserve">Carlos</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E806" s="4">
+      <c r="E806" s="6">
         <v>22</v>
       </c>
-      <c r="F806">
+      <c r="F806" s="7">
         <v>7.5</v>
       </c>
       <c r="G806" s="5">
         <v>3</v>
       </c>
-      <c r="H806" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H806" s="8">
+        <v>44675</v>
       </c>
       <c r="I806" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J806">
         <v>56</v>
       </c>
       <c r="K806" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="4">
         <v>21</v>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t xml:space="preserve">Buchhalla</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
           <t xml:space="preserve">Katharina</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E807" s="4">
+      <c r="E807" s="6">
         <v>15</v>
       </c>
-      <c r="F807">
+      <c r="F807" s="7">
         <v>5.5</v>
       </c>
       <c r="G807" s="5">
         <v>3</v>
       </c>
-      <c r="H807" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H807" s="8">
+        <v>44675</v>
       </c>
       <c r="I807" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J807">
         <v>56</v>
       </c>
       <c r="K807" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="4">
         <v>22</v>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t xml:space="preserve">Heinecke</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E808" s="4">
+      <c r="E808" s="6">
         <v>7</v>
       </c>
-      <c r="F808">
+      <c r="F808" s="7">
         <v>6.5</v>
       </c>
       <c r="G808" s="5">
         <v>3</v>
       </c>
-      <c r="H808" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H808" s="8">
+        <v>44675</v>
       </c>
       <c r="I808" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J808">
         <v>56</v>
       </c>
       <c r="K808" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="4">
         <v>23</v>
       </c>
       <c r="B809" t="inlineStr">
         <is>
           <t xml:space="preserve">Grix</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
           <t xml:space="preserve">Rainer</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E809" s="4">
+      <c r="E809" s="6">
         <v>6</v>
       </c>
-      <c r="F809">
-        <v>7.0</v>
+      <c r="F809" s="7">
+        <v>7</v>
       </c>
       <c r="G809" s="5">
         <v>3</v>
       </c>
-      <c r="H809" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H809" s="8">
+        <v>44675</v>
       </c>
       <c r="I809" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J809">
         <v>56</v>
       </c>
       <c r="K809" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="4">
         <v>24</v>
       </c>
       <c r="B810" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E810" s="4">
+      <c r="E810" s="6">
         <v>6</v>
       </c>
-      <c r="F810">
+      <c r="F810" s="7">
         <v>7.5</v>
       </c>
       <c r="G810" s="5">
         <v>3</v>
       </c>
-      <c r="H810" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H810" s="8">
+        <v>44675</v>
       </c>
       <c r="I810" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J810">
         <v>56</v>
       </c>
       <c r="K810" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="4">
         <v>25</v>
       </c>
       <c r="B811" t="inlineStr">
         <is>
           <t xml:space="preserve">Eisele</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
           <t xml:space="preserve">Gabi</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E811" s="4">
-[...3 lines deleted...]
-        <v>7.0</v>
+      <c r="E811" s="6">
+        <v>3</v>
+      </c>
+      <c r="F811" s="7">
+        <v>7</v>
       </c>
       <c r="G811" s="5">
         <v>3</v>
       </c>
-      <c r="H811" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H811" s="8">
+        <v>44675</v>
       </c>
       <c r="I811" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J811">
         <v>56</v>
       </c>
       <c r="K811" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="4">
         <v>26</v>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t xml:space="preserve">Krüger</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E812" s="6">
+      <c r="E812" s="9">
         <v>-2</v>
       </c>
-      <c r="F812">
-        <v>7.0</v>
+      <c r="F812" s="7">
+        <v>7</v>
       </c>
       <c r="G812" s="5">
         <v>3</v>
       </c>
-      <c r="H812" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H812" s="8">
+        <v>44675</v>
       </c>
       <c r="I812" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J812">
         <v>56</v>
       </c>
       <c r="K812" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="4">
         <v>27</v>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t xml:space="preserve">Goll</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
           <t xml:space="preserve">Karlheinz</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E813" s="6">
+      <c r="E813" s="9">
         <v>-4</v>
       </c>
-      <c r="F813">
-        <v>9.0</v>
+      <c r="F813" s="7">
+        <v>9</v>
       </c>
       <c r="G813" s="5">
         <v>3</v>
       </c>
-      <c r="H813" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H813" s="8">
+        <v>44675</v>
       </c>
       <c r="I813" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J813">
         <v>56</v>
       </c>
       <c r="K813" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="4">
         <v>28</v>
       </c>
       <c r="B814" t="inlineStr">
         <is>
           <t xml:space="preserve">Kömpf</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E814" s="6">
+      <c r="E814" s="9">
         <v>-12</v>
       </c>
-      <c r="F814">
+      <c r="F814" s="7">
         <v>7.5</v>
       </c>
       <c r="G814" s="5">
         <v>3</v>
       </c>
-      <c r="H814" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H814" s="8">
+        <v>44675</v>
       </c>
       <c r="I814" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J814">
         <v>56</v>
       </c>
       <c r="K814" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="4">
         <v>29</v>
       </c>
       <c r="B815" t="inlineStr">
         <is>
           <t xml:space="preserve">Quint</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
           <t xml:space="preserve">Robert</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E815" s="6">
+      <c r="E815" s="9">
         <v>-13</v>
       </c>
-      <c r="F815">
-        <v>8.0</v>
+      <c r="F815" s="7">
+        <v>8</v>
       </c>
       <c r="G815" s="5">
         <v>3</v>
       </c>
-      <c r="H815" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H815" s="8">
+        <v>44675</v>
       </c>
       <c r="I815" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J815">
         <v>56</v>
       </c>
       <c r="K815" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="4">
         <v>30</v>
       </c>
       <c r="B816" t="inlineStr">
         <is>
           <t xml:space="preserve">Glumm</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E816" s="6">
+      <c r="E816" s="9">
         <v>-15</v>
       </c>
-      <c r="F816">
-        <v>8.0</v>
+      <c r="F816" s="7">
+        <v>8</v>
       </c>
       <c r="G816" s="5">
         <v>3</v>
       </c>
-      <c r="H816" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H816" s="8">
+        <v>44675</v>
       </c>
       <c r="I816" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J816">
         <v>56</v>
       </c>
       <c r="K816" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="4">
         <v>31</v>
       </c>
       <c r="B817" t="inlineStr">
         <is>
           <t xml:space="preserve">Dröge</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
           <t xml:space="preserve">Timo</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E817" s="6">
+      <c r="E817" s="9">
         <v>-19</v>
       </c>
-      <c r="F817">
-        <v>9.0</v>
+      <c r="F817" s="7">
+        <v>9</v>
       </c>
       <c r="G817" s="5">
         <v>3</v>
       </c>
-      <c r="H817" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H817" s="8">
+        <v>44675</v>
       </c>
       <c r="I817" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J817">
         <v>56</v>
       </c>
       <c r="K817" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="4">
         <v>32</v>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E818" s="6">
+      <c r="E818" s="9">
         <v>-21</v>
       </c>
-      <c r="F818">
-        <v>7.0</v>
+      <c r="F818" s="7">
+        <v>7</v>
       </c>
       <c r="G818" s="5">
         <v>3</v>
       </c>
-      <c r="H818" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H818" s="8">
+        <v>44675</v>
       </c>
       <c r="I818" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J818">
         <v>56</v>
       </c>
       <c r="K818" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="4">
         <v>33</v>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t xml:space="preserve">Krist</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
           <t xml:space="preserve">Elke</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E819" s="6">
+      <c r="E819" s="9">
         <v>-21</v>
       </c>
-      <c r="F819">
-        <v>8.0</v>
+      <c r="F819" s="7">
+        <v>8</v>
       </c>
       <c r="G819" s="5">
         <v>3</v>
       </c>
-      <c r="H819" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H819" s="8">
+        <v>44675</v>
       </c>
       <c r="I819" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J819">
         <v>56</v>
       </c>
       <c r="K819" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="4">
         <v>34</v>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t xml:space="preserve">Löffelholz</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
           <t xml:space="preserve">Mario</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E820" s="6">
+      <c r="E820" s="9">
         <v>-22</v>
       </c>
-      <c r="F820">
-        <v>8.0</v>
+      <c r="F820" s="7">
+        <v>8</v>
       </c>
       <c r="G820" s="5">
         <v>3</v>
       </c>
-      <c r="H820" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H820" s="8">
+        <v>44675</v>
       </c>
       <c r="I820" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J820">
         <v>56</v>
       </c>
       <c r="K820" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="4">
         <v>35</v>
       </c>
       <c r="B821" t="inlineStr">
         <is>
           <t xml:space="preserve">von der Warth</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
           <t xml:space="preserve">Katja</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E821" s="6">
+      <c r="E821" s="9">
         <v>-24</v>
       </c>
-      <c r="F821">
-        <v>8.0</v>
+      <c r="F821" s="7">
+        <v>8</v>
       </c>
       <c r="G821" s="5">
         <v>3</v>
       </c>
-      <c r="H821" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H821" s="8">
+        <v>44675</v>
       </c>
       <c r="I821" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J821">
         <v>56</v>
       </c>
       <c r="K821" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="4">
         <v>36</v>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t xml:space="preserve">Kraft</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
           <t xml:space="preserve">Akim</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E822" s="6">
+      <c r="E822" s="9">
         <v>-25</v>
       </c>
-      <c r="F822">
-        <v>8.0</v>
+      <c r="F822" s="7">
+        <v>8</v>
       </c>
       <c r="G822" s="5">
         <v>3</v>
       </c>
-      <c r="H822" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H822" s="8">
+        <v>44675</v>
       </c>
       <c r="I822" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J822">
         <v>56</v>
       </c>
       <c r="K822" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="4">
         <v>37</v>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t xml:space="preserve">Horst</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedrich</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E823" s="6">
+      <c r="E823" s="9">
         <v>-27</v>
       </c>
-      <c r="F823">
-        <v>8.0</v>
+      <c r="F823" s="7">
+        <v>8</v>
       </c>
       <c r="G823" s="5">
         <v>3</v>
       </c>
-      <c r="H823" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H823" s="8">
+        <v>44675</v>
       </c>
       <c r="I823" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J823">
         <v>56</v>
       </c>
       <c r="K823" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="4">
         <v>38</v>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t xml:space="preserve">Sikorsky</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E824" s="6">
+      <c r="E824" s="9">
         <v>-29</v>
       </c>
-      <c r="F824">
+      <c r="F824" s="7">
         <v>8.5</v>
       </c>
       <c r="G824" s="5">
         <v>3</v>
       </c>
-      <c r="H824" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H824" s="8">
+        <v>44675</v>
       </c>
       <c r="I824" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J824">
         <v>56</v>
       </c>
       <c r="K824" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="4">
         <v>39</v>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t xml:space="preserve">Breuer</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E825" s="6">
+      <c r="E825" s="9">
         <v>-29</v>
       </c>
-      <c r="F825">
-        <v>9.0</v>
+      <c r="F825" s="7">
+        <v>9</v>
       </c>
       <c r="G825" s="5">
         <v>3</v>
       </c>
-      <c r="H825" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H825" s="8">
+        <v>44675</v>
       </c>
       <c r="I825" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J825">
         <v>56</v>
       </c>
       <c r="K825" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="4">
         <v>40</v>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t xml:space="preserve">Richert</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
           <t xml:space="preserve">Christina</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E826" s="6">
+      <c r="E826" s="9">
         <v>-33</v>
       </c>
-      <c r="F826">
-        <v>10.0</v>
+      <c r="F826" s="7">
+        <v>10</v>
       </c>
       <c r="G826" s="5">
         <v>3</v>
       </c>
-      <c r="H826" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H826" s="8">
+        <v>44675</v>
       </c>
       <c r="I826" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J826">
         <v>56</v>
       </c>
       <c r="K826" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="4">
         <v>41</v>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamby</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E827" s="6">
+      <c r="E827" s="9">
         <v>-34</v>
       </c>
-      <c r="F827">
+      <c r="F827" s="7">
         <v>8.5</v>
       </c>
       <c r="G827" s="5">
         <v>3</v>
       </c>
-      <c r="H827" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H827" s="8">
+        <v>44675</v>
       </c>
       <c r="I827" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J827">
         <v>56</v>
       </c>
       <c r="K827" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="4">
         <v>42</v>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
           <t xml:space="preserve">BOT DKC</t>
         </is>
       </c>
-      <c r="E828" s="6">
+      <c r="E828" s="9">
         <v>-35</v>
       </c>
-      <c r="F828">
-        <v>8.0</v>
+      <c r="F828" s="7">
+        <v>8</v>
       </c>
       <c r="G828" s="5">
         <v>3</v>
       </c>
-      <c r="H828" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H828" s="8">
+        <v>44675</v>
       </c>
       <c r="I828" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J828">
         <v>56</v>
       </c>
       <c r="K828" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="4">
         <v>43</v>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t xml:space="preserve">Widderich</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
           <t xml:space="preserve">Nils</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E829" s="6">
+      <c r="E829" s="9">
         <v>-35</v>
       </c>
-      <c r="F829">
-        <v>9.0</v>
+      <c r="F829" s="7">
+        <v>9</v>
       </c>
       <c r="G829" s="5">
         <v>3</v>
       </c>
-      <c r="H829" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H829" s="8">
+        <v>44675</v>
       </c>
       <c r="I829" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J829">
         <v>56</v>
       </c>
       <c r="K829" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="4">
         <v>44</v>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t xml:space="preserve">Flieger</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmut</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E830" s="6">
+      <c r="E830" s="9">
         <v>-37</v>
       </c>
-      <c r="F830">
-        <v>9.0</v>
+      <c r="F830" s="7">
+        <v>9</v>
       </c>
       <c r="G830" s="5">
         <v>3</v>
       </c>
-      <c r="H830" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H830" s="8">
+        <v>44675</v>
       </c>
       <c r="I830" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J830">
         <v>56</v>
       </c>
       <c r="K830" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="4">
         <v>45</v>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E831" s="6">
+      <c r="E831" s="9">
         <v>-38</v>
       </c>
-      <c r="F831">
-        <v>9.0</v>
+      <c r="F831" s="7">
+        <v>9</v>
       </c>
       <c r="G831" s="5">
         <v>3</v>
       </c>
-      <c r="H831" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H831" s="8">
+        <v>44675</v>
       </c>
       <c r="I831" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J831">
         <v>56</v>
       </c>
       <c r="K831" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="4">
         <v>46</v>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t xml:space="preserve">Koppelin</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E832" s="6">
+      <c r="E832" s="9">
         <v>-40</v>
       </c>
-      <c r="F832">
-        <v>7.0</v>
+      <c r="F832" s="7">
+        <v>7</v>
       </c>
       <c r="G832" s="5">
         <v>3</v>
       </c>
-      <c r="H832" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H832" s="8">
+        <v>44675</v>
       </c>
       <c r="I832" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J832">
         <v>56</v>
       </c>
       <c r="K832" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="4">
         <v>47</v>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t xml:space="preserve">Räsch</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E833" s="6">
+      <c r="E833" s="9">
         <v>-42</v>
       </c>
-      <c r="F833">
+      <c r="F833" s="7">
         <v>8.5</v>
       </c>
       <c r="G833" s="5">
         <v>3</v>
       </c>
-      <c r="H833" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H833" s="8">
+        <v>44675</v>
       </c>
       <c r="I833" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J833">
         <v>56</v>
       </c>
       <c r="K833" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="4">
         <v>48</v>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E834" s="6">
+      <c r="E834" s="9">
         <v>-42</v>
       </c>
-      <c r="F834">
-        <v>9.0</v>
+      <c r="F834" s="7">
+        <v>9</v>
       </c>
       <c r="G834" s="5">
         <v>3</v>
       </c>
-      <c r="H834" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H834" s="8">
+        <v>44675</v>
       </c>
       <c r="I834" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J834">
         <v>56</v>
       </c>
       <c r="K834" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="4">
         <v>49</v>
       </c>
       <c r="B835" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E835" s="6">
+      <c r="E835" s="9">
         <v>-56</v>
       </c>
-      <c r="F835">
-        <v>11.0</v>
+      <c r="F835" s="7">
+        <v>11</v>
       </c>
       <c r="G835" s="5">
         <v>3</v>
       </c>
-      <c r="H835" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H835" s="8">
+        <v>44675</v>
       </c>
       <c r="I835" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J835">
         <v>56</v>
       </c>
       <c r="K835" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="4">
         <v>50</v>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
           <t xml:space="preserve">Verena</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E836" s="6">
+      <c r="E836" s="9">
         <v>-57</v>
       </c>
-      <c r="F836">
-        <v>11.0</v>
+      <c r="F836" s="7">
+        <v>11</v>
       </c>
       <c r="G836" s="5">
         <v>3</v>
       </c>
-      <c r="H836" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H836" s="8">
+        <v>44675</v>
       </c>
       <c r="I836" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J836">
         <v>56</v>
       </c>
       <c r="K836" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="4">
         <v>51</v>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamby</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E837" s="6">
+      <c r="E837" s="9">
         <v>-60</v>
       </c>
-      <c r="F837">
-        <v>11.0</v>
+      <c r="F837" s="7">
+        <v>11</v>
       </c>
       <c r="G837" s="5">
         <v>3</v>
       </c>
-      <c r="H837" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H837" s="8">
+        <v>44675</v>
       </c>
       <c r="I837" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J837">
         <v>56</v>
       </c>
       <c r="K837" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="4">
         <v>52</v>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t xml:space="preserve">Hartel</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
           <t xml:space="preserve">S JUNK</t>
         </is>
       </c>
-      <c r="E838" s="6">
+      <c r="E838" s="9">
         <v>-61</v>
       </c>
-      <c r="F838">
-        <v>10.0</v>
+      <c r="F838" s="7">
+        <v>10</v>
       </c>
       <c r="G838" s="5">
         <v>3</v>
       </c>
-      <c r="H838" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H838" s="8">
+        <v>44675</v>
       </c>
       <c r="I838" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J838">
         <v>56</v>
       </c>
       <c r="K838" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="4">
         <v>53</v>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t xml:space="preserve">Ternes</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Joachim</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E839" s="6">
+      <c r="E839" s="9">
         <v>-64</v>
       </c>
-      <c r="F839">
-        <v>9.0</v>
+      <c r="F839" s="7">
+        <v>9</v>
       </c>
       <c r="G839" s="5">
         <v>3</v>
       </c>
-      <c r="H839" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H839" s="8">
+        <v>44675</v>
       </c>
       <c r="I839" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J839">
         <v>56</v>
       </c>
       <c r="K839" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="4">
         <v>54</v>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t xml:space="preserve">Heß</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
           <t xml:space="preserve">Doris</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E840" s="6">
+      <c r="E840" s="9">
         <v>-68</v>
       </c>
-      <c r="F840">
-        <v>10.0</v>
+      <c r="F840" s="7">
+        <v>10</v>
       </c>
       <c r="G840" s="5">
         <v>3</v>
       </c>
-      <c r="H840" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H840" s="8">
+        <v>44675</v>
       </c>
       <c r="I840" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J840">
         <v>56</v>
       </c>
       <c r="K840" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="4">
         <v>56</v>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E841" s="6">
+      <c r="E841" s="9">
         <v>-74</v>
       </c>
-      <c r="F841">
-        <v>12.0</v>
+      <c r="F841" s="7">
+        <v>12</v>
       </c>
       <c r="G841" s="5">
         <v>3</v>
       </c>
-      <c r="H841" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H841" s="8">
+        <v>44675</v>
       </c>
       <c r="I841" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J841">
         <v>56</v>
       </c>
       <c r="K841" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t xml:space="preserve">Staab</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
           <t xml:space="preserve">(ABBRUCH)</t>
         </is>
       </c>
-      <c r="E842" s="6">
+      <c r="E842" s="9">
         <v>-5</v>
       </c>
-      <c r="F842">
-        <v>9.0</v>
+      <c r="F842" s="7">
+        <v>9</v>
       </c>
       <c r="G842" s="5">
         <v>3</v>
       </c>
-      <c r="H842" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H842" s="8">
+        <v>44675</v>
       </c>
       <c r="I842" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J842">
         <v>56</v>
       </c>
       <c r="K842" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t xml:space="preserve">Strafpunkte</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
           <t xml:space="preserve">etc.</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
           <t xml:space="preserve">OHNE GU</t>
         </is>
       </c>
-      <c r="E843" s="4">
+      <c r="E843" s="6">
         <v>10</v>
       </c>
-      <c r="H843" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H843" s="8">
+        <v>44675</v>
       </c>
       <c r="I843" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
       <c r="J843">
         <v>56</v>
       </c>
       <c r="K843" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="4">
         <v>1</v>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t xml:space="preserve">Gerbig</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
           <t xml:space="preserve">Sibylle</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E844" s="4">
+      <c r="E844" s="6">
         <v>88</v>
       </c>
-      <c r="F844">
-        <v>3.0</v>
+      <c r="F844" s="7">
+        <v>3</v>
       </c>
       <c r="G844" s="5">
         <v>3</v>
       </c>
-      <c r="H844" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H844" s="8">
+        <v>44674</v>
       </c>
       <c r="I844" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J844">
         <v>68</v>
       </c>
       <c r="K844" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="4">
         <v>2</v>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t xml:space="preserve">Staab</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolfgang</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E845" s="4">
+      <c r="E845" s="6">
         <v>86</v>
       </c>
-      <c r="F845">
-        <v>5.0</v>
+      <c r="F845" s="7">
+        <v>5</v>
       </c>
       <c r="G845" s="5">
         <v>3</v>
       </c>
-      <c r="H845" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H845" s="8">
+        <v>44674</v>
       </c>
       <c r="I845" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J845">
         <v>68</v>
       </c>
       <c r="K845" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="4">
         <v>3</v>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamby</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E846" s="4">
+      <c r="E846" s="6">
         <v>63</v>
       </c>
-      <c r="F846">
-        <v>5.0</v>
+      <c r="F846" s="7">
+        <v>5</v>
       </c>
       <c r="G846" s="5">
         <v>3</v>
       </c>
-      <c r="H846" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H846" s="8">
+        <v>44674</v>
       </c>
       <c r="I846" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J846">
         <v>68</v>
       </c>
       <c r="K846" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="4">
         <v>4</v>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E847" s="4">
+      <c r="E847" s="6">
         <v>62</v>
       </c>
-      <c r="F847">
-        <v>5.0</v>
+      <c r="F847" s="7">
+        <v>5</v>
       </c>
       <c r="G847" s="5">
         <v>3</v>
       </c>
-      <c r="H847" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H847" s="8">
+        <v>44674</v>
       </c>
       <c r="I847" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J847">
         <v>68</v>
       </c>
       <c r="K847" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="4">
         <v>5</v>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E848" s="4">
+      <c r="E848" s="6">
         <v>60</v>
       </c>
-      <c r="F848">
-        <v>5.0</v>
+      <c r="F848" s="7">
+        <v>5</v>
       </c>
       <c r="G848" s="5">
         <v>3</v>
       </c>
-      <c r="H848" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H848" s="8">
+        <v>44674</v>
       </c>
       <c r="I848" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J848">
         <v>68</v>
       </c>
       <c r="K848" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="4">
         <v>6</v>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t xml:space="preserve">Klein</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E849" s="4">
+      <c r="E849" s="6">
         <v>59</v>
       </c>
-      <c r="F849">
-        <v>5.0</v>
+      <c r="F849" s="7">
+        <v>5</v>
       </c>
       <c r="G849" s="5">
         <v>3</v>
       </c>
-      <c r="H849" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H849" s="8">
+        <v>44674</v>
       </c>
       <c r="I849" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J849">
         <v>68</v>
       </c>
       <c r="K849" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="4">
         <v>7</v>
       </c>
       <c r="B850" t="inlineStr">
         <is>
           <t xml:space="preserve">Gompf</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Peter</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E850" s="4">
+      <c r="E850" s="6">
         <v>58</v>
       </c>
-      <c r="F850">
-        <v>5.0</v>
+      <c r="F850" s="7">
+        <v>5</v>
       </c>
       <c r="G850" s="5">
         <v>3</v>
       </c>
-      <c r="H850" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H850" s="8">
+        <v>44674</v>
       </c>
       <c r="I850" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J850">
         <v>68</v>
       </c>
       <c r="K850" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="4">
         <v>8</v>
       </c>
       <c r="B851" t="inlineStr">
         <is>
           <t xml:space="preserve">Theocharis</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
           <t xml:space="preserve">Athanasios</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
           <t xml:space="preserve">DA DFM</t>
         </is>
       </c>
-      <c r="E851" s="4">
+      <c r="E851" s="6">
         <v>55</v>
       </c>
-      <c r="F851">
+      <c r="F851" s="7">
         <v>4.5</v>
       </c>
       <c r="G851" s="5">
         <v>3</v>
       </c>
-      <c r="H851" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H851" s="8">
+        <v>44674</v>
       </c>
       <c r="I851" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J851">
         <v>68</v>
       </c>
       <c r="K851" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="4">
         <v>9</v>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t xml:space="preserve">Drees</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
           <t xml:space="preserve">Jutta</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E852" s="4">
+      <c r="E852" s="6">
         <v>55</v>
       </c>
-      <c r="F852">
-        <v>6.0</v>
+      <c r="F852" s="7">
+        <v>6</v>
       </c>
       <c r="G852" s="5">
         <v>3</v>
       </c>
-      <c r="H852" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H852" s="8">
+        <v>44674</v>
       </c>
       <c r="I852" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J852">
         <v>68</v>
       </c>
       <c r="K852" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="4">
         <v>10</v>
       </c>
       <c r="B853" t="inlineStr">
         <is>
           <t xml:space="preserve">Crulci</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
           <t xml:space="preserve">Anette</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
           <t xml:space="preserve">MS DCM</t>
         </is>
       </c>
-      <c r="E853" s="4">
+      <c r="E853" s="6">
         <v>50</v>
       </c>
-      <c r="F853">
-        <v>7.0</v>
+      <c r="F853" s="7">
+        <v>7</v>
       </c>
       <c r="G853" s="5">
         <v>3</v>
       </c>
-      <c r="H853" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H853" s="8">
+        <v>44674</v>
       </c>
       <c r="I853" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J853">
         <v>68</v>
       </c>
       <c r="K853" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="4">
         <v>11</v>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t xml:space="preserve">von der Warth</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
           <t xml:space="preserve">Katja</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E854" s="4">
+      <c r="E854" s="6">
         <v>49</v>
       </c>
-      <c r="F854">
-        <v>6.0</v>
+      <c r="F854" s="7">
+        <v>6</v>
       </c>
       <c r="G854" s="5">
         <v>3</v>
       </c>
-      <c r="H854" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H854" s="8">
+        <v>44674</v>
       </c>
       <c r="I854" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J854">
         <v>68</v>
       </c>
       <c r="K854" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="4">
         <v>12</v>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t xml:space="preserve">Löffelholz</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
           <t xml:space="preserve">Mario</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E855" s="4">
+      <c r="E855" s="6">
         <v>44</v>
       </c>
-      <c r="F855">
-        <v>3.0</v>
+      <c r="F855" s="7">
+        <v>3</v>
       </c>
       <c r="G855" s="5">
         <v>3</v>
       </c>
-      <c r="H855" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H855" s="8">
+        <v>44674</v>
       </c>
       <c r="I855" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J855">
         <v>68</v>
       </c>
       <c r="K855" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="4">
         <v>13</v>
       </c>
       <c r="B856" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E856" s="4">
+      <c r="E856" s="6">
         <v>40</v>
       </c>
-      <c r="F856">
-        <v>6.0</v>
+      <c r="F856" s="7">
+        <v>6</v>
       </c>
       <c r="G856" s="5">
         <v>3</v>
       </c>
-      <c r="H856" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H856" s="8">
+        <v>44674</v>
       </c>
       <c r="I856" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J856">
         <v>68</v>
       </c>
       <c r="K856" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="4">
         <v>14</v>
       </c>
       <c r="B857" t="inlineStr">
         <is>
           <t xml:space="preserve">Tiller</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E857" s="4">
+      <c r="E857" s="6">
         <v>40</v>
       </c>
-      <c r="F857">
-        <v>7.0</v>
+      <c r="F857" s="7">
+        <v>7</v>
       </c>
       <c r="G857" s="5">
         <v>3</v>
       </c>
-      <c r="H857" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H857" s="8">
+        <v>44674</v>
       </c>
       <c r="I857" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J857">
         <v>68</v>
       </c>
       <c r="K857" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="4">
         <v>15</v>
       </c>
       <c r="B858" t="inlineStr">
         <is>
           <t xml:space="preserve">Buchhalla</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t xml:space="preserve">Katharina</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E858" s="4">
+      <c r="E858" s="6">
         <v>37</v>
       </c>
-      <c r="F858">
+      <c r="F858" s="7">
         <v>6.5</v>
       </c>
       <c r="G858" s="5">
         <v>3</v>
       </c>
-      <c r="H858" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H858" s="8">
+        <v>44674</v>
       </c>
       <c r="I858" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J858">
         <v>68</v>
       </c>
       <c r="K858" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="4">
         <v>16</v>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E859" s="4">
+      <c r="E859" s="6">
         <v>36</v>
       </c>
-      <c r="F859">
-        <v>5.0</v>
+      <c r="F859" s="7">
+        <v>5</v>
       </c>
       <c r="G859" s="5">
         <v>3</v>
       </c>
-      <c r="H859" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H859" s="8">
+        <v>44674</v>
       </c>
       <c r="I859" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J859">
         <v>68</v>
       </c>
       <c r="K859" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="4">
         <v>17</v>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E860" s="4">
+      <c r="E860" s="6">
         <v>35</v>
       </c>
-      <c r="F860">
-        <v>6.0</v>
+      <c r="F860" s="7">
+        <v>6</v>
       </c>
       <c r="G860" s="5">
         <v>3</v>
       </c>
-      <c r="H860" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H860" s="8">
+        <v>44674</v>
       </c>
       <c r="I860" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J860">
         <v>68</v>
       </c>
       <c r="K860" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="4">
         <v>18</v>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t xml:space="preserve">Heinecke</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
           <t xml:space="preserve">Daniel</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E861" s="4">
+      <c r="E861" s="6">
         <v>30</v>
       </c>
-      <c r="F861">
-        <v>8.0</v>
+      <c r="F861" s="7">
+        <v>8</v>
       </c>
       <c r="G861" s="5">
         <v>3</v>
       </c>
-      <c r="H861" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H861" s="8">
+        <v>44674</v>
       </c>
       <c r="I861" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J861">
         <v>68</v>
       </c>
       <c r="K861" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="4">
         <v>19</v>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t xml:space="preserve">Krist</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
           <t xml:space="preserve">Elke</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E862" s="4">
+      <c r="E862" s="6">
         <v>29</v>
       </c>
-      <c r="F862">
-        <v>6.0</v>
+      <c r="F862" s="7">
+        <v>6</v>
       </c>
       <c r="G862" s="5">
         <v>3</v>
       </c>
-      <c r="H862" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H862" s="8">
+        <v>44674</v>
       </c>
       <c r="I862" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J862">
         <v>68</v>
       </c>
       <c r="K862" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="4">
         <v>20</v>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t xml:space="preserve">Quint</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
           <t xml:space="preserve">Robert</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E863" s="4">
+      <c r="E863" s="6">
         <v>27</v>
       </c>
-      <c r="F863">
-        <v>5.0</v>
+      <c r="F863" s="7">
+        <v>5</v>
       </c>
       <c r="G863" s="5">
         <v>3</v>
       </c>
-      <c r="H863" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H863" s="8">
+        <v>44674</v>
       </c>
       <c r="I863" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J863">
         <v>68</v>
       </c>
       <c r="K863" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="4">
         <v>21</v>
       </c>
       <c r="B864" t="inlineStr">
         <is>
           <t xml:space="preserve">Kümmet</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Jürgen</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
           <t xml:space="preserve">CE LLE</t>
         </is>
       </c>
-      <c r="E864" s="4">
+      <c r="E864" s="6">
         <v>25</v>
       </c>
-      <c r="F864">
-        <v>8.0</v>
+      <c r="F864" s="7">
+        <v>8</v>
       </c>
       <c r="G864" s="5">
         <v>3</v>
       </c>
-      <c r="H864" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H864" s="8">
+        <v>44674</v>
       </c>
       <c r="I864" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J864">
         <v>68</v>
       </c>
       <c r="K864" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="4">
         <v>22</v>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t xml:space="preserve">Leonhardt</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
           <t xml:space="preserve">André</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
           <t xml:space="preserve">WI DCKN</t>
         </is>
       </c>
-      <c r="E865" s="4">
+      <c r="E865" s="6">
         <v>23</v>
       </c>
-      <c r="F865">
-        <v>6.0</v>
+      <c r="F865" s="7">
+        <v>6</v>
       </c>
       <c r="G865" s="5">
         <v>3</v>
       </c>
-      <c r="H865" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H865" s="8">
+        <v>44674</v>
       </c>
       <c r="I865" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J865">
         <v>68</v>
       </c>
       <c r="K865" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="4">
         <v>23</v>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t xml:space="preserve">Eisele</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
           <t xml:space="preserve">Gabi</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E866" s="4">
+      <c r="E866" s="6">
         <v>21</v>
       </c>
-      <c r="F866">
-        <v>7.0</v>
+      <c r="F866" s="7">
+        <v>7</v>
       </c>
       <c r="G866" s="5">
         <v>3</v>
       </c>
-      <c r="H866" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H866" s="8">
+        <v>44674</v>
       </c>
       <c r="I866" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J866">
         <v>68</v>
       </c>
       <c r="K866" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="4">
         <v>24</v>
       </c>
       <c r="B867" t="inlineStr">
         <is>
           <t xml:space="preserve">Dröge</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
           <t xml:space="preserve">Timo</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E867" s="4">
+      <c r="E867" s="6">
         <v>21</v>
       </c>
-      <c r="F867">
-        <v>8.0</v>
+      <c r="F867" s="7">
+        <v>8</v>
       </c>
       <c r="G867" s="5">
         <v>3</v>
       </c>
-      <c r="H867" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H867" s="8">
+        <v>44674</v>
       </c>
       <c r="I867" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J867">
         <v>68</v>
       </c>
       <c r="K867" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="4">
         <v>25</v>
       </c>
       <c r="B868" t="inlineStr">
         <is>
           <t xml:space="preserve">Brügger</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
           <t xml:space="preserve">Marion</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E868" s="4">
+      <c r="E868" s="6">
         <v>20</v>
       </c>
-      <c r="F868">
-        <v>6.0</v>
+      <c r="F868" s="7">
+        <v>6</v>
       </c>
       <c r="G868" s="5">
         <v>3</v>
       </c>
-      <c r="H868" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H868" s="8">
+        <v>44674</v>
       </c>
       <c r="I868" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J868">
         <v>68</v>
       </c>
       <c r="K868" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="4">
         <v>26</v>
       </c>
       <c r="B869" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbara</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="E869" s="4">
+      <c r="E869" s="6">
         <v>20</v>
       </c>
-      <c r="F869">
-        <v>7.0</v>
+      <c r="F869" s="7">
+        <v>7</v>
       </c>
       <c r="G869" s="5">
         <v>3</v>
       </c>
-      <c r="H869" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H869" s="8">
+        <v>44674</v>
       </c>
       <c r="I869" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J869">
         <v>68</v>
       </c>
       <c r="K869" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="4">
         <v>27</v>
       </c>
       <c r="B870" t="inlineStr">
         <is>
           <t xml:space="preserve">Flieger</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
           <t xml:space="preserve">Helmut</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
           <t xml:space="preserve">W KD</t>
         </is>
       </c>
-      <c r="E870" s="4">
+      <c r="E870" s="6">
         <v>18</v>
       </c>
-      <c r="F870">
-        <v>6.0</v>
+      <c r="F870" s="7">
+        <v>6</v>
       </c>
       <c r="G870" s="5">
         <v>3</v>
       </c>
-      <c r="H870" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H870" s="8">
+        <v>44674</v>
       </c>
       <c r="I870" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J870">
         <v>68</v>
       </c>
       <c r="K870" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="4">
         <v>28</v>
       </c>
       <c r="B871" t="inlineStr">
         <is>
           <t xml:space="preserve">Besier</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E871" s="4">
+      <c r="E871" s="6">
         <v>17</v>
       </c>
-      <c r="F871">
-        <v>6.0</v>
+      <c r="F871" s="7">
+        <v>6</v>
       </c>
       <c r="G871" s="5">
         <v>3</v>
       </c>
-      <c r="H871" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H871" s="8">
+        <v>44674</v>
       </c>
       <c r="I871" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J871">
         <v>68</v>
       </c>
       <c r="K871" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="4">
         <v>29</v>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t xml:space="preserve">Bressler</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
           <t xml:space="preserve">Dominik</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
           <t xml:space="preserve">HH FUBU</t>
         </is>
       </c>
-      <c r="E872" s="4">
+      <c r="E872" s="6">
         <v>17</v>
       </c>
-      <c r="F872">
-        <v>7.0</v>
+      <c r="F872" s="7">
+        <v>7</v>
       </c>
       <c r="G872" s="5">
         <v>3</v>
       </c>
-      <c r="H872" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H872" s="8">
+        <v>44674</v>
       </c>
       <c r="I872" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J872">
         <v>68</v>
       </c>
       <c r="K872" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="4">
         <v>30</v>
       </c>
       <c r="B873" t="inlineStr">
         <is>
           <t xml:space="preserve">Mahnert</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Thomas</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E873" s="4">
+      <c r="E873" s="6">
         <v>15</v>
       </c>
-      <c r="F873">
-        <v>7.0</v>
+      <c r="F873" s="7">
+        <v>7</v>
       </c>
       <c r="G873" s="5">
         <v>3</v>
       </c>
-      <c r="H873" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H873" s="8">
+        <v>44674</v>
       </c>
       <c r="I873" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J873">
         <v>68</v>
       </c>
       <c r="K873" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="4">
         <v>31</v>
       </c>
       <c r="B874" t="inlineStr">
         <is>
           <t xml:space="preserve">Bartsch</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
           <t xml:space="preserve">Ronald</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
           <t xml:space="preserve">DA DFM</t>
         </is>
       </c>
-      <c r="E874" s="4">
+      <c r="E874" s="6">
         <v>10</v>
       </c>
-      <c r="F874">
-        <v>5.0</v>
+      <c r="F874" s="7">
+        <v>5</v>
       </c>
       <c r="G874" s="5">
         <v>3</v>
       </c>
-      <c r="H874" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H874" s="8">
+        <v>44674</v>
       </c>
       <c r="I874" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J874">
         <v>68</v>
       </c>
       <c r="K874" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="4">
         <v>32</v>
       </c>
       <c r="B875" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E875" s="4">
+      <c r="E875" s="6">
         <v>10</v>
       </c>
-      <c r="F875">
-        <v>7.0</v>
+      <c r="F875" s="7">
+        <v>7</v>
       </c>
       <c r="G875" s="5">
         <v>3</v>
       </c>
-      <c r="H875" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H875" s="8">
+        <v>44674</v>
       </c>
       <c r="I875" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J875">
         <v>68</v>
       </c>
       <c r="K875" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="4">
         <v>33</v>
       </c>
       <c r="B876" t="inlineStr">
         <is>
           <t xml:space="preserve">Fotteler</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
           <t xml:space="preserve">Raphael</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E876" s="4">
+      <c r="E876" s="6">
         <v>4</v>
       </c>
-      <c r="F876">
+      <c r="F876" s="7">
         <v>7.5</v>
       </c>
       <c r="G876" s="5">
         <v>3</v>
       </c>
-      <c r="H876" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H876" s="8">
+        <v>44674</v>
       </c>
       <c r="I876" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J876">
         <v>68</v>
       </c>
       <c r="K876" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="4">
         <v>34</v>
       </c>
       <c r="B877" t="inlineStr">
         <is>
           <t xml:space="preserve">Sikorsky</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E877" s="4">
-[...3 lines deleted...]
-        <v>7.0</v>
+      <c r="E877" s="6">
+        <v>3</v>
+      </c>
+      <c r="F877" s="7">
+        <v>7</v>
       </c>
       <c r="G877" s="5">
         <v>3</v>
       </c>
-      <c r="H877" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H877" s="8">
+        <v>44674</v>
       </c>
       <c r="I877" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J877">
         <v>68</v>
       </c>
       <c r="K877" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="4">
         <v>35</v>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamby</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E878" s="4">
+      <c r="E878" s="6">
         <v>2</v>
       </c>
-      <c r="F878">
-        <v>8.0</v>
+      <c r="F878" s="7">
+        <v>8</v>
       </c>
       <c r="G878" s="5">
         <v>3</v>
       </c>
-      <c r="H878" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H878" s="8">
+        <v>44674</v>
       </c>
       <c r="I878" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J878">
         <v>68</v>
       </c>
       <c r="K878" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="4">
         <v>36</v>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t xml:space="preserve">Horst</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedrich</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E879" s="4">
+      <c r="E879" s="6">
         <v>1</v>
       </c>
-      <c r="F879">
-        <v>9.0</v>
+      <c r="F879" s="7">
+        <v>9</v>
       </c>
       <c r="G879" s="5">
         <v>3</v>
       </c>
-      <c r="H879" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H879" s="8">
+        <v>44674</v>
       </c>
       <c r="I879" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J879">
         <v>68</v>
       </c>
       <c r="K879" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="4">
         <v>37</v>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E880" s="6">
+      <c r="E880" s="9">
         <v>-1</v>
       </c>
-      <c r="F880">
-        <v>6.0</v>
+      <c r="F880" s="7">
+        <v>6</v>
       </c>
       <c r="G880" s="5">
         <v>3</v>
       </c>
-      <c r="H880" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H880" s="8">
+        <v>44674</v>
       </c>
       <c r="I880" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J880">
         <v>68</v>
       </c>
       <c r="K880" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="4">
         <v>38</v>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t xml:space="preserve">Räsch</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E881" s="6">
+      <c r="E881" s="9">
         <v>-5</v>
       </c>
-      <c r="F881">
+      <c r="F881" s="7">
         <v>7.5</v>
       </c>
       <c r="G881" s="5">
         <v>3</v>
       </c>
-      <c r="H881" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H881" s="8">
+        <v>44674</v>
       </c>
       <c r="I881" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J881">
         <v>68</v>
       </c>
       <c r="K881" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="4">
         <v>39</v>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
           <t xml:space="preserve">Petra</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E882" s="6">
+      <c r="E882" s="9">
         <v>-7</v>
       </c>
-      <c r="F882">
-        <v>7.0</v>
+      <c r="F882" s="7">
+        <v>7</v>
       </c>
       <c r="G882" s="5">
         <v>3</v>
       </c>
-      <c r="H882" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H882" s="8">
+        <v>44674</v>
       </c>
       <c r="I882" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J882">
         <v>68</v>
       </c>
       <c r="K882" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="4">
         <v>40</v>
       </c>
       <c r="B883" t="inlineStr">
         <is>
           <t xml:space="preserve">Hegewald</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
           <t xml:space="preserve">Birte</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E883" s="6">
+      <c r="E883" s="9">
         <v>-9</v>
       </c>
-      <c r="F883">
+      <c r="F883" s="7">
         <v>7.5</v>
       </c>
       <c r="G883" s="5">
         <v>3</v>
       </c>
-      <c r="H883" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H883" s="8">
+        <v>44674</v>
       </c>
       <c r="I883" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J883">
         <v>68</v>
       </c>
       <c r="K883" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="4">
         <v>41</v>
       </c>
       <c r="B884" t="inlineStr">
         <is>
           <t xml:space="preserve">Ferfers</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E884" s="6">
+      <c r="E884" s="9">
         <v>-9</v>
       </c>
-      <c r="F884">
+      <c r="F884" s="7">
         <v>8.5</v>
       </c>
       <c r="G884" s="5">
         <v>3</v>
       </c>
-      <c r="H884" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H884" s="8">
+        <v>44674</v>
       </c>
       <c r="I884" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J884">
         <v>68</v>
       </c>
       <c r="K884" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="4">
         <v>42</v>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t xml:space="preserve">Hartel</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
           <t xml:space="preserve">Michael</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
           <t xml:space="preserve">S JUNK</t>
         </is>
       </c>
-      <c r="E885" s="6">
+      <c r="E885" s="9">
         <v>-10</v>
       </c>
-      <c r="F885">
-        <v>7.0</v>
+      <c r="F885" s="7">
+        <v>7</v>
       </c>
       <c r="G885" s="5">
         <v>3</v>
       </c>
-      <c r="H885" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H885" s="8">
+        <v>44674</v>
       </c>
       <c r="I885" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J885">
         <v>68</v>
       </c>
       <c r="K885" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="4">
         <v>43</v>
       </c>
       <c r="B886" t="inlineStr">
         <is>
           <t xml:space="preserve">Koppelin</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E886" s="6">
+      <c r="E886" s="9">
         <v>-14</v>
       </c>
-      <c r="F886">
-        <v>8.0</v>
+      <c r="F886" s="7">
+        <v>8</v>
       </c>
       <c r="G886" s="5">
         <v>3</v>
       </c>
-      <c r="H886" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H886" s="8">
+        <v>44674</v>
       </c>
       <c r="I886" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J886">
         <v>68</v>
       </c>
       <c r="K886" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="4">
         <v>44</v>
       </c>
       <c r="B887" t="inlineStr">
         <is>
           <t xml:space="preserve">Magerstedt</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
           <t xml:space="preserve">Jennifer</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E887" s="6">
+      <c r="E887" s="9">
         <v>-14</v>
       </c>
-      <c r="F887">
-        <v>9.0</v>
+      <c r="F887" s="7">
+        <v>9</v>
       </c>
       <c r="G887" s="5">
         <v>3</v>
       </c>
-      <c r="H887" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H887" s="8">
+        <v>44674</v>
       </c>
       <c r="I887" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J887">
         <v>68</v>
       </c>
       <c r="K887" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="4">
         <v>45</v>
       </c>
       <c r="B888" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmidt</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
           <t xml:space="preserve">Ralf</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
           <t xml:space="preserve">BOT DKC</t>
         </is>
       </c>
-      <c r="E888" s="6">
+      <c r="E888" s="9">
         <v>-17</v>
       </c>
-      <c r="F888">
-        <v>9.0</v>
+      <c r="F888" s="7">
+        <v>9</v>
       </c>
       <c r="G888" s="5">
         <v>3</v>
       </c>
-      <c r="H888" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H888" s="8">
+        <v>44674</v>
       </c>
       <c r="I888" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J888">
         <v>68</v>
       </c>
       <c r="K888" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="4">
         <v>46</v>
       </c>
       <c r="B889" t="inlineStr">
         <is>
           <t xml:space="preserve">Hegewald</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörg</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
           <t xml:space="preserve">SU MOBU</t>
         </is>
       </c>
-      <c r="E889" s="6">
+      <c r="E889" s="9">
         <v>-18</v>
       </c>
-      <c r="F889">
+      <c r="F889" s="7">
         <v>7.5</v>
       </c>
       <c r="G889" s="5">
         <v>3</v>
       </c>
-      <c r="H889" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H889" s="8">
+        <v>44674</v>
       </c>
       <c r="I889" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J889">
         <v>68</v>
       </c>
       <c r="K889" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="4">
         <v>47</v>
       </c>
       <c r="B890" t="inlineStr">
         <is>
           <t xml:space="preserve">Katona</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
           <t xml:space="preserve">Arne</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E890" s="6">
+      <c r="E890" s="9">
         <v>-21</v>
       </c>
-      <c r="F890">
-        <v>10.0</v>
+      <c r="F890" s="7">
+        <v>10</v>
       </c>
       <c r="G890" s="5">
         <v>3</v>
       </c>
-      <c r="H890" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H890" s="8">
+        <v>44674</v>
       </c>
       <c r="I890" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J890">
         <v>68</v>
       </c>
       <c r="K890" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="4">
         <v>48</v>
       </c>
       <c r="B891" t="inlineStr">
         <is>
           <t xml:space="preserve">Heinecke</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E891" s="6">
+      <c r="E891" s="9">
         <v>-23</v>
       </c>
-      <c r="F891">
+      <c r="F891" s="7">
         <v>7.5</v>
       </c>
       <c r="G891" s="5">
         <v>3</v>
       </c>
-      <c r="H891" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H891" s="8">
+        <v>44674</v>
       </c>
       <c r="I891" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J891">
         <v>68</v>
       </c>
       <c r="K891" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="4">
         <v>49</v>
       </c>
       <c r="B892" t="inlineStr">
         <is>
           <t xml:space="preserve">Laubert</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
           <t xml:space="preserve">Birgit</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E892" s="6">
+      <c r="E892" s="9">
         <v>-24</v>
       </c>
-      <c r="F892">
-        <v>9.0</v>
+      <c r="F892" s="7">
+        <v>9</v>
       </c>
       <c r="G892" s="5">
         <v>3</v>
       </c>
-      <c r="H892" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H892" s="8">
+        <v>44674</v>
       </c>
       <c r="I892" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J892">
         <v>68</v>
       </c>
       <c r="K892" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="4">
         <v>50</v>
       </c>
       <c r="B893" t="inlineStr">
         <is>
           <t xml:space="preserve">Eickenbusch</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
           <t xml:space="preserve">Sebastian</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
           <t xml:space="preserve">GÖ TTER</t>
         </is>
       </c>
-      <c r="E893" s="6">
+      <c r="E893" s="9">
         <v>-26</v>
       </c>
-      <c r="F893">
-        <v>10.0</v>
+      <c r="F893" s="7">
+        <v>10</v>
       </c>
       <c r="G893" s="5">
         <v>3</v>
       </c>
-      <c r="H893" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H893" s="8">
+        <v>44674</v>
       </c>
       <c r="I893" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J893">
         <v>68</v>
       </c>
       <c r="K893" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="4">
         <v>51</v>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t xml:space="preserve">Honcu</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
           <t xml:space="preserve">Martin</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E894" s="6">
+      <c r="E894" s="9">
         <v>-31</v>
       </c>
-      <c r="F894">
+      <c r="F894" s="7">
         <v>9.5</v>
       </c>
       <c r="G894" s="5">
         <v>3</v>
       </c>
-      <c r="H894" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H894" s="8">
+        <v>44674</v>
       </c>
       <c r="I894" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J894">
         <v>68</v>
       </c>
       <c r="K894" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="4">
         <v>52</v>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t xml:space="preserve">Kürbs</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
           <t xml:space="preserve">Carlos</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E895" s="6">
+      <c r="E895" s="9">
         <v>-34</v>
       </c>
-      <c r="F895">
-        <v>10.0</v>
+      <c r="F895" s="7">
+        <v>10</v>
       </c>
       <c r="G895" s="5">
         <v>3</v>
       </c>
-      <c r="H895" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H895" s="8">
+        <v>44674</v>
       </c>
       <c r="I895" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J895">
         <v>68</v>
       </c>
       <c r="K895" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="4">
         <v>53</v>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
           <t xml:space="preserve">Verena</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E896" s="6">
+      <c r="E896" s="9">
         <v>-35</v>
       </c>
-      <c r="F896">
-        <v>8.0</v>
+      <c r="F896" s="7">
+        <v>8</v>
       </c>
       <c r="G896" s="5">
         <v>3</v>
       </c>
-      <c r="H896" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H896" s="8">
+        <v>44674</v>
       </c>
       <c r="I896" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J896">
         <v>68</v>
       </c>
       <c r="K896" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="4">
         <v>54</v>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t xml:space="preserve">Richert</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
           <t xml:space="preserve">Christina</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E897" s="6">
+      <c r="E897" s="9">
         <v>-36</v>
       </c>
-      <c r="F897">
-        <v>8.0</v>
+      <c r="F897" s="7">
+        <v>8</v>
       </c>
       <c r="G897" s="5">
         <v>3</v>
       </c>
-      <c r="H897" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H897" s="8">
+        <v>44674</v>
       </c>
       <c r="I897" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J897">
         <v>68</v>
       </c>
       <c r="K897" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="4">
         <v>55</v>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t xml:space="preserve">Herbertz</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
           <t xml:space="preserve">Kristiane</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
           <t xml:space="preserve">D DRAD</t>
         </is>
       </c>
-      <c r="E898" s="6">
+      <c r="E898" s="9">
         <v>-36</v>
       </c>
-      <c r="F898">
-        <v>10.0</v>
+      <c r="F898" s="7">
+        <v>10</v>
       </c>
       <c r="G898" s="5">
         <v>3</v>
       </c>
-      <c r="H898" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H898" s="8">
+        <v>44674</v>
       </c>
       <c r="I898" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J898">
         <v>68</v>
       </c>
       <c r="K898" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="4">
         <v>56</v>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t xml:space="preserve">Meyer</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
           <t xml:space="preserve">Edgar</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
           <t xml:space="preserve">HD SK95</t>
         </is>
       </c>
-      <c r="E899" s="6">
+      <c r="E899" s="9">
         <v>-37</v>
       </c>
-      <c r="F899">
-        <v>10.0</v>
+      <c r="F899" s="7">
+        <v>10</v>
       </c>
       <c r="G899" s="5">
         <v>3</v>
       </c>
-      <c r="H899" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H899" s="8">
+        <v>44674</v>
       </c>
       <c r="I899" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J899">
         <v>68</v>
       </c>
       <c r="K899" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="4">
         <v>57</v>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t xml:space="preserve">Widderich</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
           <t xml:space="preserve">Nils</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="E900" s="6">
+      <c r="E900" s="9">
         <v>-40</v>
       </c>
-      <c r="F900">
-        <v>9.0</v>
+      <c r="F900" s="7">
+        <v>9</v>
       </c>
       <c r="G900" s="5">
         <v>3</v>
       </c>
-      <c r="H900" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H900" s="8">
+        <v>44674</v>
       </c>
       <c r="I900" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J900">
         <v>68</v>
       </c>
       <c r="K900" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="4">
         <v>58</v>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t xml:space="preserve">Krüger</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
           <t xml:space="preserve">BN FURH</t>
         </is>
       </c>
-      <c r="E901" s="6">
+      <c r="E901" s="9">
         <v>-45</v>
       </c>
-      <c r="F901">
-        <v>10.0</v>
+      <c r="F901" s="7">
+        <v>10</v>
       </c>
       <c r="G901" s="5">
         <v>3</v>
       </c>
-      <c r="H901" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H901" s="8">
+        <v>44674</v>
       </c>
       <c r="I901" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J901">
         <v>68</v>
       </c>
       <c r="K901" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="4">
         <v>59</v>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t xml:space="preserve">Ternes</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
           <t xml:space="preserve">Hans-Joachim</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E902" s="6">
+      <c r="E902" s="9">
         <v>-52</v>
       </c>
-      <c r="F902">
-        <v>10.0</v>
+      <c r="F902" s="7">
+        <v>10</v>
       </c>
       <c r="G902" s="5">
         <v>3</v>
       </c>
-      <c r="H902" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H902" s="8">
+        <v>44674</v>
       </c>
       <c r="I902" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J902">
         <v>68</v>
       </c>
       <c r="K902" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="4">
         <v>60</v>
       </c>
       <c r="B903" t="inlineStr">
         <is>
           <t xml:space="preserve">Kömpf</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E903" s="6">
+      <c r="E903" s="9">
         <v>-53</v>
       </c>
-      <c r="F903">
-        <v>11.0</v>
+      <c r="F903" s="7">
+        <v>11</v>
       </c>
       <c r="G903" s="5">
         <v>3</v>
       </c>
-      <c r="H903" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H903" s="8">
+        <v>44674</v>
       </c>
       <c r="I903" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J903">
         <v>68</v>
       </c>
       <c r="K903" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="4">
         <v>61</v>
       </c>
       <c r="B904" t="inlineStr">
         <is>
           <t xml:space="preserve">L'hoest</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilko</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
           <t xml:space="preserve">DA JA80</t>
         </is>
       </c>
-      <c r="E904" s="6">
+      <c r="E904" s="9">
         <v>-57</v>
       </c>
-      <c r="F904">
-        <v>9.0</v>
+      <c r="F904" s="7">
+        <v>9</v>
       </c>
       <c r="G904" s="5">
         <v>3</v>
       </c>
-      <c r="H904" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H904" s="8">
+        <v>44674</v>
       </c>
       <c r="I904" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J904">
         <v>68</v>
       </c>
       <c r="K904" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="4">
         <v>62</v>
       </c>
       <c r="B905" t="inlineStr">
         <is>
           <t xml:space="preserve">Kraft</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
           <t xml:space="preserve">Akim</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E905" s="6">
+      <c r="E905" s="9">
         <v>-57</v>
       </c>
-      <c r="F905">
-        <v>10.0</v>
+      <c r="F905" s="7">
+        <v>10</v>
       </c>
       <c r="G905" s="5">
         <v>3</v>
       </c>
-      <c r="H905" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H905" s="8">
+        <v>44674</v>
       </c>
       <c r="I905" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J905">
         <v>68</v>
       </c>
       <c r="K905" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="4">
         <v>63</v>
       </c>
       <c r="B906" t="inlineStr">
         <is>
           <t xml:space="preserve">Heß</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
           <t xml:space="preserve">Doris</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E906" s="6">
+      <c r="E906" s="9">
         <v>-73</v>
       </c>
-      <c r="F906">
-        <v>9.0</v>
+      <c r="F906" s="7">
+        <v>9</v>
       </c>
       <c r="G906" s="5">
         <v>3</v>
       </c>
-      <c r="H906" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H906" s="8">
+        <v>44674</v>
       </c>
       <c r="I906" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J906">
         <v>68</v>
       </c>
       <c r="K906" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="4">
         <v>64</v>
       </c>
       <c r="B907" t="inlineStr">
         <is>
           <t xml:space="preserve">Glumm</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
           <t xml:space="preserve">Burkhard</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E907" s="6">
+      <c r="E907" s="9">
         <v>-74</v>
       </c>
-      <c r="F907">
-        <v>10.0</v>
+      <c r="F907" s="7">
+        <v>10</v>
       </c>
       <c r="G907" s="5">
         <v>3</v>
       </c>
-      <c r="H907" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H907" s="8">
+        <v>44674</v>
       </c>
       <c r="I907" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J907">
         <v>68</v>
       </c>
       <c r="K907" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="4">
         <v>65</v>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E908" s="6">
+      <c r="E908" s="9">
         <v>-86</v>
       </c>
-      <c r="F908">
-        <v>10.0</v>
+      <c r="F908" s="7">
+        <v>10</v>
       </c>
       <c r="G908" s="5">
         <v>3</v>
       </c>
-      <c r="H908" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H908" s="8">
+        <v>44674</v>
       </c>
       <c r="I908" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J908">
         <v>68</v>
       </c>
       <c r="K908" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="4">
         <v>66</v>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E909" s="6">
+      <c r="E909" s="9">
         <v>-89</v>
       </c>
-      <c r="F909">
-        <v>10.0</v>
+      <c r="F909" s="7">
+        <v>10</v>
       </c>
       <c r="G909" s="5">
         <v>3</v>
       </c>
-      <c r="H909" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H909" s="8">
+        <v>44674</v>
       </c>
       <c r="I909" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J909">
         <v>68</v>
       </c>
       <c r="K909" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="4">
         <v>67</v>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t xml:space="preserve">Wagener</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
           <t xml:space="preserve">Markus</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E910" s="6">
+      <c r="E910" s="9">
         <v>-97</v>
       </c>
-      <c r="F910">
-        <v>12.0</v>
+      <c r="F910" s="7">
+        <v>12</v>
       </c>
       <c r="G910" s="5">
         <v>3</v>
       </c>
-      <c r="H910" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H910" s="8">
+        <v>44674</v>
       </c>
       <c r="I910" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J910">
         <v>68</v>
       </c>
       <c r="K910" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="4">
         <v>68</v>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t xml:space="preserve">Leonhardt</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
           <t xml:space="preserve">Ulf</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E911" s="6">
+      <c r="E911" s="9">
         <v>-100</v>
       </c>
-      <c r="F911">
+      <c r="F911" s="7">
         <v>10.5</v>
       </c>
       <c r="G911" s="5">
         <v>3</v>
       </c>
-      <c r="H911" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H911" s="8">
+        <v>44674</v>
       </c>
       <c r="I911" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
       <c r="J911">
         <v>68</v>
       </c>
       <c r="K911" t="inlineStr">
         <is>
           <t xml:space="preserve">RP</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="4">
         <v>1</v>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t xml:space="preserve">Weber</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
           <t xml:space="preserve">MO K92</t>
         </is>
       </c>
-      <c r="E912" s="4">
+      <c r="E912" s="6">
         <v>126</v>
       </c>
-      <c r="F912">
-        <v>3.0</v>
+      <c r="F912" s="7">
+        <v>3</v>
       </c>
       <c r="G912" s="5">
         <v>3</v>
       </c>
-      <c r="H912" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H912" s="8">
+        <v>44612</v>
       </c>
       <c r="I912" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J912">
         <v>36</v>
       </c>
       <c r="K912" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="4">
         <v>2</v>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t xml:space="preserve">Aßhauer</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
           <t xml:space="preserve">Norbert</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E913" s="4">
+      <c r="E913" s="6">
         <v>109</v>
       </c>
-      <c r="F913">
-        <v>4.0</v>
+      <c r="F913" s="7">
+        <v>4</v>
       </c>
       <c r="G913" s="5">
         <v>3</v>
       </c>
-      <c r="H913" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H913" s="8">
+        <v>44612</v>
       </c>
       <c r="I913" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J913">
         <v>36</v>
       </c>
       <c r="K913" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="4">
         <v>3</v>
       </c>
       <c r="B914" t="inlineStr">
         <is>
           <t xml:space="preserve">Lechner</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
           <t xml:space="preserve">Stefan</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E914" s="4">
+      <c r="E914" s="6">
         <v>104</v>
       </c>
-      <c r="F914">
-        <v>6.0</v>
+      <c r="F914" s="7">
+        <v>6</v>
       </c>
       <c r="G914" s="5">
         <v>3</v>
       </c>
-      <c r="H914" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H914" s="8">
+        <v>44612</v>
       </c>
       <c r="I914" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J914">
         <v>36</v>
       </c>
       <c r="K914" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="4">
         <v>4</v>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritsch</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
           <t xml:space="preserve">Felix</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E915" s="4">
+      <c r="E915" s="6">
         <v>86</v>
       </c>
-      <c r="F915">
-        <v>5.0</v>
+      <c r="F915" s="7">
+        <v>5</v>
       </c>
       <c r="G915" s="5">
         <v>3</v>
       </c>
-      <c r="H915" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H915" s="8">
+        <v>44612</v>
       </c>
       <c r="I915" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J915">
         <v>36</v>
       </c>
       <c r="K915" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="4">
         <v>5</v>
       </c>
       <c r="B916" t="inlineStr">
         <is>
           <t xml:space="preserve">Wrede</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
           <t xml:space="preserve">Willi</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E916" s="4">
+      <c r="E916" s="6">
         <v>58</v>
       </c>
-      <c r="F916">
+      <c r="F916" s="7">
         <v>4.5</v>
       </c>
       <c r="G916" s="5">
         <v>3</v>
       </c>
-      <c r="H916" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H916" s="8">
+        <v>44612</v>
       </c>
       <c r="I916" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J916">
         <v>36</v>
       </c>
       <c r="K916" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="4">
         <v>6</v>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t xml:space="preserve">van der Wehr</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
           <t xml:space="preserve">Dirk</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E917" s="4">
+      <c r="E917" s="6">
         <v>48</v>
       </c>
-      <c r="F917">
-        <v>4.0</v>
+      <c r="F917" s="7">
+        <v>4</v>
       </c>
       <c r="G917" s="5">
         <v>3</v>
       </c>
-      <c r="H917" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H917" s="8">
+        <v>44612</v>
       </c>
       <c r="I917" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J917">
         <v>36</v>
       </c>
       <c r="K917" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="4">
         <v>7</v>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t xml:space="preserve">Zündel</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
           <t xml:space="preserve">Gisela</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E918" s="4">
+      <c r="E918" s="6">
         <v>43</v>
       </c>
-      <c r="F918">
+      <c r="F918" s="7">
         <v>4.5</v>
       </c>
       <c r="G918" s="5">
         <v>3</v>
       </c>
-      <c r="H918" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H918" s="8">
+        <v>44612</v>
       </c>
       <c r="I918" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J918">
         <v>36</v>
       </c>
       <c r="K918" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="4">
         <v>8</v>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t xml:space="preserve">Mielke</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E919" s="4">
+      <c r="E919" s="6">
         <v>38</v>
       </c>
-      <c r="F919">
-        <v>6.0</v>
+      <c r="F919" s="7">
+        <v>6</v>
       </c>
       <c r="G919" s="5">
         <v>3</v>
       </c>
-      <c r="H919" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H919" s="8">
+        <v>44612</v>
       </c>
       <c r="I919" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J919">
         <v>36</v>
       </c>
       <c r="K919" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="4">
         <v>9</v>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t xml:space="preserve">Birtigh</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
           <t xml:space="preserve">Andreas</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E920" s="4">
+      <c r="E920" s="6">
         <v>34</v>
       </c>
-      <c r="F920">
-        <v>7.0</v>
+      <c r="F920" s="7">
+        <v>7</v>
       </c>
       <c r="G920" s="5">
         <v>3</v>
       </c>
-      <c r="H920" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H920" s="8">
+        <v>44612</v>
       </c>
       <c r="I920" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J920">
         <v>36</v>
       </c>
       <c r="K920" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="4">
         <v>10</v>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t xml:space="preserve">Schnee</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus-Dieter</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E921" s="4">
+      <c r="E921" s="6">
         <v>33</v>
       </c>
-      <c r="F921">
-        <v>6.0</v>
+      <c r="F921" s="7">
+        <v>6</v>
       </c>
       <c r="G921" s="5">
         <v>3</v>
       </c>
-      <c r="H921" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H921" s="8">
+        <v>44612</v>
       </c>
       <c r="I921" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J921">
         <v>36</v>
       </c>
       <c r="K921" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="4">
         <v>11</v>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t xml:space="preserve">Dröge</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörg</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
           <t xml:space="preserve">NOM BAZ</t>
         </is>
       </c>
-      <c r="E922" s="4">
+      <c r="E922" s="6">
         <v>31</v>
       </c>
-      <c r="F922">
-        <v>6.0</v>
+      <c r="F922" s="7">
+        <v>6</v>
       </c>
       <c r="G922" s="5">
         <v>3</v>
       </c>
-      <c r="H922" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H922" s="8">
+        <v>44612</v>
       </c>
       <c r="I922" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J922">
         <v>36</v>
       </c>
       <c r="K922" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="4">
         <v>12</v>
       </c>
       <c r="B923" t="inlineStr">
         <is>
           <t xml:space="preserve">Hold</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
           <t xml:space="preserve">Fritz</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E923" s="4">
+      <c r="E923" s="6">
         <v>25</v>
       </c>
-      <c r="F923">
-        <v>7.0</v>
+      <c r="F923" s="7">
+        <v>7</v>
       </c>
       <c r="G923" s="5">
         <v>3</v>
       </c>
-      <c r="H923" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H923" s="8">
+        <v>44612</v>
       </c>
       <c r="I923" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J923">
         <v>36</v>
       </c>
       <c r="K923" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="4">
         <v>13</v>
       </c>
       <c r="B924" t="inlineStr">
         <is>
           <t xml:space="preserve">Nöding</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilfried</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E924" s="4">
+      <c r="E924" s="6">
         <v>24</v>
       </c>
-      <c r="F924">
+      <c r="F924" s="7">
         <v>6.5</v>
       </c>
       <c r="G924" s="5">
         <v>3</v>
       </c>
-      <c r="H924" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H924" s="8">
+        <v>44612</v>
       </c>
       <c r="I924" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J924">
         <v>36</v>
       </c>
       <c r="K924" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="4">
         <v>14</v>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t xml:space="preserve">Ingenhorst</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
           <t xml:space="preserve">Susanne</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
           <t xml:space="preserve">LG LÜLÜ</t>
         </is>
       </c>
-      <c r="E925" s="4">
+      <c r="E925" s="6">
         <v>20</v>
       </c>
-      <c r="F925">
-        <v>7.0</v>
+      <c r="F925" s="7">
+        <v>7</v>
       </c>
       <c r="G925" s="5">
         <v>3</v>
       </c>
-      <c r="H925" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H925" s="8">
+        <v>44612</v>
       </c>
       <c r="I925" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J925">
         <v>36</v>
       </c>
       <c r="K925" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="4">
         <v>15</v>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t xml:space="preserve">Waschull</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E926" s="4">
+      <c r="E926" s="6">
         <v>14</v>
       </c>
-      <c r="F926">
-        <v>8.0</v>
+      <c r="F926" s="7">
+        <v>8</v>
       </c>
       <c r="G926" s="5">
         <v>3</v>
       </c>
-      <c r="H926" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H926" s="8">
+        <v>44612</v>
       </c>
       <c r="I926" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J926">
         <v>36</v>
       </c>
       <c r="K926" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="4">
         <v>16</v>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t xml:space="preserve">Driesen</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
           <t xml:space="preserve">Katharina</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E927" s="4">
+      <c r="E927" s="6">
         <v>11</v>
       </c>
-      <c r="F927">
-        <v>8.0</v>
+      <c r="F927" s="7">
+        <v>8</v>
       </c>
       <c r="G927" s="5">
         <v>3</v>
       </c>
-      <c r="H927" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H927" s="8">
+        <v>44612</v>
       </c>
       <c r="I927" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J927">
         <v>36</v>
       </c>
       <c r="K927" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="4">
         <v>17</v>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t xml:space="preserve">Breidenstein</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
           <t xml:space="preserve">Reinhard</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E928" s="4">
+      <c r="E928" s="6">
         <v>9</v>
       </c>
-      <c r="F928">
-        <v>7.0</v>
+      <c r="F928" s="7">
+        <v>7</v>
       </c>
       <c r="G928" s="5">
         <v>3</v>
       </c>
-      <c r="H928" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H928" s="8">
+        <v>44612</v>
       </c>
       <c r="I928" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J928">
         <v>36</v>
       </c>
       <c r="K928" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="4">
         <v>18</v>
       </c>
       <c r="B929" t="inlineStr">
         <is>
           <t xml:space="preserve">Driesen</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
           <t xml:space="preserve">Hendrik</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E929" s="6">
+      <c r="E929" s="9">
         <v>-6</v>
       </c>
-      <c r="F929">
-        <v>8.0</v>
+      <c r="F929" s="7">
+        <v>8</v>
       </c>
       <c r="G929" s="5">
         <v>3</v>
       </c>
-      <c r="H929" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H929" s="8">
+        <v>44612</v>
       </c>
       <c r="I929" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J929">
         <v>36</v>
       </c>
       <c r="K929" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="4">
         <v>19</v>
       </c>
       <c r="B930" t="inlineStr">
         <is>
           <t xml:space="preserve">Morlang</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
           <t xml:space="preserve">Susanne</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E930" s="6">
+      <c r="E930" s="9">
         <v>-9</v>
       </c>
-      <c r="F930">
-        <v>8.0</v>
+      <c r="F930" s="7">
+        <v>8</v>
       </c>
       <c r="G930" s="5">
         <v>3</v>
       </c>
-      <c r="H930" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H930" s="8">
+        <v>44612</v>
       </c>
       <c r="I930" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J930">
         <v>36</v>
       </c>
       <c r="K930" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="4">
         <v>20</v>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilbrich</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
           <t xml:space="preserve">B FUEX</t>
         </is>
       </c>
-      <c r="E931" s="6">
+      <c r="E931" s="9">
         <v>-16</v>
       </c>
-      <c r="F931">
-        <v>7.0</v>
+      <c r="F931" s="7">
+        <v>7</v>
       </c>
       <c r="G931" s="5">
         <v>3</v>
       </c>
-      <c r="H931" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H931" s="8">
+        <v>44612</v>
       </c>
       <c r="I931" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J931">
         <v>36</v>
       </c>
       <c r="K931" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="4">
         <v>21</v>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t xml:space="preserve">Herwig</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
           <t xml:space="preserve">Rolf-Dieter</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
           <t xml:space="preserve">KS OBW</t>
         </is>
       </c>
-      <c r="E932" s="6">
+      <c r="E932" s="9">
         <v>-17</v>
       </c>
-      <c r="F932">
-        <v>10.0</v>
+      <c r="F932" s="7">
+        <v>10</v>
       </c>
       <c r="G932" s="5">
         <v>3</v>
       </c>
-      <c r="H932" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H932" s="8">
+        <v>44612</v>
       </c>
       <c r="I932" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J932">
         <v>36</v>
       </c>
       <c r="K932" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="4">
         <v>22</v>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t xml:space="preserve">Brendjes</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
           <t xml:space="preserve">Holger</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E933" s="6">
+      <c r="E933" s="9">
         <v>-22</v>
       </c>
-      <c r="F933">
+      <c r="F933" s="7">
         <v>7.5</v>
       </c>
       <c r="G933" s="5">
         <v>3</v>
       </c>
-      <c r="H933" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H933" s="8">
+        <v>44612</v>
       </c>
       <c r="I933" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J933">
         <v>36</v>
       </c>
       <c r="K933" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="4">
         <v>23</v>
       </c>
       <c r="B934" t="inlineStr">
         <is>
           <t xml:space="preserve">Marx</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E934" s="6">
+      <c r="E934" s="9">
         <v>-23</v>
       </c>
-      <c r="F934">
+      <c r="F934" s="7">
         <v>8.5</v>
       </c>
       <c r="G934" s="5">
         <v>3</v>
       </c>
-      <c r="H934" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H934" s="8">
+        <v>44612</v>
       </c>
       <c r="I934" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J934">
         <v>36</v>
       </c>
       <c r="K934" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="4">
         <v>24</v>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t xml:space="preserve">Harting</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
           <t xml:space="preserve">Bettina</t>
         </is>
       </c>
       <c r="D935" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E935" s="6">
+      <c r="E935" s="9">
         <v>-27</v>
       </c>
-      <c r="F935">
-        <v>8.0</v>
+      <c r="F935" s="7">
+        <v>8</v>
       </c>
       <c r="G935" s="5">
         <v>3</v>
       </c>
-      <c r="H935" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H935" s="8">
+        <v>44612</v>
       </c>
       <c r="I935" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J935">
         <v>36</v>
       </c>
       <c r="K935" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="4">
         <v>25</v>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t xml:space="preserve">Vonrüden</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
           <t xml:space="preserve">Verena</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
           <t xml:space="preserve">MH FUKS</t>
         </is>
       </c>
-      <c r="E936" s="6">
+      <c r="E936" s="9">
         <v>-30</v>
       </c>
-      <c r="F936">
-        <v>9.0</v>
+      <c r="F936" s="7">
+        <v>9</v>
       </c>
       <c r="G936" s="5">
         <v>3</v>
       </c>
-      <c r="H936" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H936" s="8">
+        <v>44612</v>
       </c>
       <c r="I936" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J936">
         <v>36</v>
       </c>
       <c r="K936" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="4">
         <v>26</v>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
           <t xml:space="preserve">Tim</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="E937" s="6">
+      <c r="E937" s="9">
         <v>-40</v>
       </c>
-      <c r="F937">
-        <v>10.0</v>
+      <c r="F937" s="7">
+        <v>10</v>
       </c>
       <c r="G937" s="5">
         <v>3</v>
       </c>
-      <c r="H937" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H937" s="8">
+        <v>44612</v>
       </c>
       <c r="I937" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J937">
         <v>36</v>
       </c>
       <c r="K937" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="4">
         <v>27</v>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t xml:space="preserve">Sikora</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
           <t xml:space="preserve">Lars</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E938" s="6">
+      <c r="E938" s="9">
         <v>-44</v>
       </c>
-      <c r="F938">
-        <v>8.0</v>
+      <c r="F938" s="7">
+        <v>8</v>
       </c>
       <c r="G938" s="5">
         <v>3</v>
       </c>
-      <c r="H938" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H938" s="8">
+        <v>44612</v>
       </c>
       <c r="I938" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J938">
         <v>36</v>
       </c>
       <c r="K938" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="4">
         <v>28</v>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t xml:space="preserve">Eichhorn</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
           <t xml:space="preserve">Harald</t>
         </is>
       </c>
       <c r="D939" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E939" s="6">
+      <c r="E939" s="9">
         <v>-44</v>
       </c>
-      <c r="F939">
-        <v>9.0</v>
+      <c r="F939" s="7">
+        <v>9</v>
       </c>
       <c r="G939" s="5">
         <v>3</v>
       </c>
-      <c r="H939" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H939" s="8">
+        <v>44612</v>
       </c>
       <c r="I939" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J939">
         <v>36</v>
       </c>
       <c r="K939" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="4">
         <v>29</v>
       </c>
       <c r="B940" t="inlineStr">
         <is>
           <t xml:space="preserve">Berndt</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
           <t xml:space="preserve">Steffen</t>
         </is>
       </c>
       <c r="D940" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E940" s="6">
+      <c r="E940" s="9">
         <v>-44</v>
       </c>
-      <c r="F940">
-        <v>10.0</v>
+      <c r="F940" s="7">
+        <v>10</v>
       </c>
       <c r="G940" s="5">
         <v>3</v>
       </c>
-      <c r="H940" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H940" s="8">
+        <v>44612</v>
       </c>
       <c r="I940" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J940">
         <v>36</v>
       </c>
       <c r="K940" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="4">
         <v>30</v>
       </c>
       <c r="B941" t="inlineStr">
         <is>
           <t xml:space="preserve">Lahrmann</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
           <t xml:space="preserve">Jürgen</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E941" s="6">
+      <c r="E941" s="9">
         <v>-49</v>
       </c>
-      <c r="F941">
-        <v>9.0</v>
+      <c r="F941" s="7">
+        <v>9</v>
       </c>
       <c r="G941" s="5">
         <v>3</v>
       </c>
-      <c r="H941" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H941" s="8">
+        <v>44612</v>
       </c>
       <c r="I941" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J941">
         <v>36</v>
       </c>
       <c r="K941" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="4">
         <v>31</v>
       </c>
       <c r="B942" t="inlineStr">
         <is>
           <t xml:space="preserve">Amerkamp</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörg</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
           <t xml:space="preserve">WES DDRN</t>
         </is>
       </c>
-      <c r="E942" s="6">
+      <c r="E942" s="9">
         <v>-51</v>
       </c>
-      <c r="F942">
-        <v>9.0</v>
+      <c r="F942" s="7">
+        <v>9</v>
       </c>
       <c r="G942" s="5">
         <v>3</v>
       </c>
-      <c r="H942" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H942" s="8">
+        <v>44612</v>
       </c>
       <c r="I942" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J942">
         <v>36</v>
       </c>
       <c r="K942" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="4">
         <v>32</v>
       </c>
       <c r="B943" t="inlineStr">
         <is>
           <t xml:space="preserve">Tomkötter-Möller</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
           <t xml:space="preserve">Gabriele</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E943" s="6">
+      <c r="E943" s="9">
         <v>-72</v>
       </c>
-      <c r="F943">
-        <v>10.0</v>
+      <c r="F943" s="7">
+        <v>10</v>
       </c>
       <c r="G943" s="5">
         <v>3</v>
       </c>
-      <c r="H943" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H943" s="8">
+        <v>44612</v>
       </c>
       <c r="I943" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J943">
         <v>36</v>
       </c>
       <c r="K943" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="4">
         <v>33</v>
       </c>
       <c r="B944" t="inlineStr">
         <is>
           <t xml:space="preserve">Ullmann</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
           <t xml:space="preserve">Angelika</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
           <t xml:space="preserve">HMÜ S3</t>
         </is>
       </c>
-      <c r="E944" s="6">
+      <c r="E944" s="9">
         <v>-73</v>
       </c>
-      <c r="F944">
-        <v>9.0</v>
+      <c r="F944" s="7">
+        <v>9</v>
       </c>
       <c r="G944" s="5">
         <v>3</v>
       </c>
-      <c r="H944" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H944" s="8">
+        <v>44612</v>
       </c>
       <c r="I944" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J944">
         <v>36</v>
       </c>
       <c r="K944" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="4">
         <v>34</v>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnenschein</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
           <t xml:space="preserve">KS FUKS</t>
         </is>
       </c>
-      <c r="E945" s="6">
+      <c r="E945" s="9">
         <v>-77</v>
       </c>
-      <c r="F945">
-        <v>10.0</v>
+      <c r="F945" s="7">
+        <v>10</v>
       </c>
       <c r="G945" s="5">
         <v>3</v>
       </c>
-      <c r="H945" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H945" s="8">
+        <v>44612</v>
       </c>
       <c r="I945" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J945">
         <v>36</v>
       </c>
       <c r="K945" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="4">
         <v>35</v>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t xml:space="preserve">Engelhart</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
           <t xml:space="preserve">Thorsten</t>
         </is>
       </c>
       <c r="D946" t="inlineStr">
         <is>
           <t xml:space="preserve">MZ DR</t>
         </is>
       </c>
-      <c r="E946" s="6">
+      <c r="E946" s="9">
         <v>-82</v>
       </c>
-      <c r="F946">
+      <c r="F946" s="7">
         <v>10.5</v>
       </c>
       <c r="G946" s="5">
         <v>3</v>
       </c>
-      <c r="H946" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H946" s="8">
+        <v>44612</v>
       </c>
       <c r="I946" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J946">
         <v>36</v>
       </c>
       <c r="K946" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="4">
         <v>36</v>
       </c>
       <c r="B947" t="inlineStr">
         <is>
           <t xml:space="preserve">Lotze</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
           <t xml:space="preserve">Roland</t>
         </is>
       </c>
       <c r="D947" t="inlineStr">
         <is>
           <t xml:space="preserve">o. V.</t>
         </is>
       </c>
-      <c r="E947" s="6">
+      <c r="E947" s="9">
         <v>-87</v>
       </c>
-      <c r="F947">
-        <v>10.0</v>
+      <c r="F947" s="7">
+        <v>10</v>
       </c>
       <c r="G947" s="5">
         <v>3</v>
       </c>
-      <c r="H947" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H947" s="8">
+        <v>44612</v>
       </c>
       <c r="I947" t="inlineStr">
         <is>
           <t xml:space="preserve">DDV (KS OBW)</t>
         </is>
       </c>
       <c r="J947">
         <v>36</v>
       </c>
       <c r="K947" t="inlineStr">
         <is>
           <t xml:space="preserve">HE</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>