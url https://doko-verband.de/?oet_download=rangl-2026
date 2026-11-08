--- v0 (2026-09-12)
+++ v1 (2026-11-08)
@@ -1,4700 +1,3882 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="8">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.000_ ;[Red]\-0.000\ "/>
+  </numFmts>
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color rgb="FF008000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FF7030A0"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Rangliste des Deutschen Doppelkopf-Verbandes e. V.  -  2025 - 2026</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mindestrunden:</t>
         </is>
       </c>
-      <c r="F2" s="3">
+      <c r="F2" s="4">
+        <v>36</v>
+      </c>
+      <c r="G2" s="5"/>
+      <c r="H2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stand:</t>
+        </is>
+      </c>
+      <c r="I2" s="6">
+        <v>46320</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">R</t>
+        </is>
+      </c>
+      <c r="B3" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Q</t>
+        </is>
+      </c>
+      <c r="C3" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Name</t>
+        </is>
+      </c>
+      <c r="D3" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vorname</t>
+        </is>
+      </c>
+      <c r="E3" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Verein</t>
+        </is>
+      </c>
+      <c r="F3" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">P</t>
+        </is>
+      </c>
+      <c r="G3" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rd</t>
+        </is>
+      </c>
+      <c r="H3" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bonus</t>
+        </is>
+      </c>
+      <c r="I3" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ø</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="10">
+        <v>1</v>
+      </c>
+      <c r="B4" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schreiber</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klaus</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">W KD</t>
+        </is>
+      </c>
+      <c r="F4" s="12">
+        <v>625</v>
+      </c>
+      <c r="G4" s="13">
+        <v>42</v>
+      </c>
+      <c r="H4" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="I4" s="15">
+        <v>16.140952380952381</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="10">
+        <v>2</v>
+      </c>
+      <c r="B5" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fotteler</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Raphael</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M WB</t>
+        </is>
+      </c>
+      <c r="F5" s="12">
+        <v>526</v>
+      </c>
+      <c r="G5" s="13">
+        <v>36</v>
+      </c>
+      <c r="H5" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I5" s="15">
+        <v>15.691111111111111</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="10">
+        <v>3</v>
+      </c>
+      <c r="B6" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lechner</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stefan</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">W KD</t>
+        </is>
+      </c>
+      <c r="F6" s="12">
+        <v>972</v>
+      </c>
+      <c r="G6" s="13">
+        <v>72</v>
+      </c>
+      <c r="H6" s="14">
+        <v>2.16</v>
+      </c>
+      <c r="I6" s="15">
+        <v>15.66</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Helmchen</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Albert</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M DDUL</t>
+        </is>
+      </c>
+      <c r="F7" s="12">
+        <v>501</v>
+      </c>
+      <c r="G7" s="13">
+        <v>36</v>
+      </c>
+      <c r="H7" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I7" s="15">
+        <v>14.996666666666666</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="10">
+        <v>5</v>
+      </c>
+      <c r="B8" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gompf</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hans-Peter</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DA JA80</t>
+        </is>
+      </c>
+      <c r="F8" s="12">
+        <v>570</v>
+      </c>
+      <c r="G8" s="13">
+        <v>42</v>
+      </c>
+      <c r="H8" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="I8" s="15">
+        <v>14.831428571428571</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="10">
+        <v>6</v>
+      </c>
+      <c r="B9" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Graf</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Daro</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B FUEX</t>
+        </is>
+      </c>
+      <c r="F9" s="12">
+        <v>608</v>
+      </c>
+      <c r="G9" s="13">
+        <v>51</v>
+      </c>
+      <c r="H9" s="14">
+        <v>1.53</v>
+      </c>
+      <c r="I9" s="15">
+        <v>13.45156862745098</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="10">
+        <v>7</v>
+      </c>
+      <c r="B10" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dröge</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jörg</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F GUDE</t>
+        </is>
+      </c>
+      <c r="F10" s="12">
+        <v>718</v>
+      </c>
+      <c r="G10" s="13">
+        <v>66</v>
+      </c>
+      <c r="H10" s="14">
+        <v>1.98</v>
+      </c>
+      <c r="I10" s="15">
+        <v>12.858787878787879</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="10">
+        <v>8</v>
+      </c>
+      <c r="B11" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Weßels</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Guido</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MS DCM</t>
+        </is>
+      </c>
+      <c r="F11" s="12">
+        <v>418</v>
+      </c>
+      <c r="G11" s="13">
+        <v>39</v>
+      </c>
+      <c r="H11" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="I11" s="15">
+        <v>11.887948717948717</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="10">
+        <v>9</v>
+      </c>
+      <c r="B12" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schewe</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Philipp</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GÖ TTER</t>
+        </is>
+      </c>
+      <c r="F12" s="12">
+        <v>365</v>
+      </c>
+      <c r="G12" s="13">
+        <v>36</v>
+      </c>
+      <c r="H12" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I12" s="15">
+        <v>11.218888888888889</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="10">
+        <v>10</v>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mahnert</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klaus-Thomas</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DA JA80</t>
+        </is>
+      </c>
+      <c r="F13" s="12">
+        <v>486</v>
+      </c>
+      <c r="G13" s="13">
+        <v>51</v>
+      </c>
+      <c r="H13" s="14">
+        <v>1.53</v>
+      </c>
+      <c r="I13" s="15">
+        <v>11.059411764705882</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="10">
+        <v>11</v>
+      </c>
+      <c r="B14" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hoops</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lars-Peter</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOM BAZ</t>
+        </is>
+      </c>
+      <c r="F14" s="12">
+        <v>370</v>
+      </c>
+      <c r="G14" s="13">
+        <v>39</v>
+      </c>
+      <c r="H14" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="I14" s="15">
+        <v>10.657179487179487</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="10">
+        <v>12</v>
+      </c>
+      <c r="B15" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pfeiffer</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lothar</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F BIFÜ</t>
+        </is>
+      </c>
+      <c r="F15" s="12">
+        <v>468</v>
+      </c>
+      <c r="G15" s="13">
+        <v>54</v>
+      </c>
+      <c r="H15" s="14">
+        <v>1.6199999999999999</v>
+      </c>
+      <c r="I15" s="15">
+        <v>10.286666666666665</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="10">
+        <v>13</v>
+      </c>
+      <c r="B16" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Widderich</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nils</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GÖ TTER</t>
+        </is>
+      </c>
+      <c r="F16" s="12">
+        <v>347</v>
+      </c>
+      <c r="G16" s="13">
+        <v>39</v>
+      </c>
+      <c r="H16" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="I16" s="15">
+        <v>10.067435897435898</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="10">
+        <v>14</v>
+      </c>
+      <c r="B17" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bergmann</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Conrad</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MO K92</t>
+        </is>
+      </c>
+      <c r="F17" s="12">
+        <v>547</v>
+      </c>
+      <c r="G17" s="13">
+        <v>69</v>
+      </c>
+      <c r="H17" s="14">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="I17" s="15">
+        <v>9.997536231884057</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="10">
+        <v>15</v>
+      </c>
+      <c r="B18" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Seliger</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Falk</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOM BAZ</t>
+        </is>
+      </c>
+      <c r="F18" s="12">
+        <v>317</v>
+      </c>
+      <c r="G18" s="13">
+        <v>36</v>
+      </c>
+      <c r="H18" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I18" s="15">
+        <v>9.8855555555555554</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="10">
+        <v>16</v>
+      </c>
+      <c r="B19" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Semkowsky</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Barbara</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">K 1DCK</t>
+        </is>
+      </c>
+      <c r="F19" s="12">
+        <v>310</v>
+      </c>
+      <c r="G19" s="13">
+        <v>36</v>
+      </c>
+      <c r="H19" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I19" s="15">
+        <v>9.6911111111111108</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="10">
+        <v>16</v>
+      </c>
+      <c r="B20" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schmidt</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Harald</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HL DC</t>
+        </is>
+      </c>
+      <c r="F20" s="12">
+        <v>310</v>
+      </c>
+      <c r="G20" s="13">
+        <v>36</v>
+      </c>
+      <c r="H20" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I20" s="15">
+        <v>9.6911111111111108</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="10">
+        <v>18</v>
+      </c>
+      <c r="B21" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krüger</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jürgen</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BN FURH</t>
+        </is>
+      </c>
+      <c r="F21" s="12">
+        <v>633</v>
+      </c>
+      <c r="G21" s="13">
+        <v>105</v>
+      </c>
+      <c r="H21" s="14">
+        <v>3</v>
+      </c>
+      <c r="I21" s="15">
+        <v>9.0285714285714285</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="10">
+        <v>19</v>
+      </c>
+      <c r="B22" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vonrüden</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Andreas</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">W KD</t>
+        </is>
+      </c>
+      <c r="F22" s="12">
+        <v>277</v>
+      </c>
+      <c r="G22" s="13">
+        <v>36</v>
+      </c>
+      <c r="H22" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I22" s="15">
+        <v>8.7744444444444447</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="10">
+        <v>20</v>
+      </c>
+      <c r="B23" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kobs</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Corvin</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DA JA80</t>
+        </is>
+      </c>
+      <c r="F23" s="12">
+        <v>273</v>
+      </c>
+      <c r="G23" s="13">
+        <v>36</v>
+      </c>
+      <c r="H23" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I23" s="15">
+        <v>8.663333333333334</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="10">
+        <v>21</v>
+      </c>
+      <c r="B24" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marx</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tim</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F24" s="12">
+        <v>500</v>
+      </c>
+      <c r="G24" s="13">
+        <v>87</v>
+      </c>
+      <c r="H24" s="14">
+        <v>2.61</v>
+      </c>
+      <c r="I24" s="15">
+        <v>8.3571264367816092</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="10">
+        <v>22</v>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bressler</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dominik</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B FUEX</t>
+        </is>
+      </c>
+      <c r="F25" s="12">
+        <v>386</v>
+      </c>
+      <c r="G25" s="13">
+        <v>60</v>
+      </c>
+      <c r="H25" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I25" s="15">
+        <v>8.2333333333333343</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="10">
+        <v>23</v>
+      </c>
+      <c r="B26" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Röhn</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Norbert</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOM BAZ</t>
+        </is>
+      </c>
+      <c r="F26" s="12">
+        <v>272</v>
+      </c>
+      <c r="G26" s="13">
+        <v>39</v>
+      </c>
+      <c r="H26" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="I26" s="15">
+        <v>8.1443589743589744</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="10">
         <v>24</v>
       </c>
-      <c r="G2" s="4"/>
-[...62 lines deleted...]
-      <c r="B4" s="9" t="inlineStr">
+      <c r="B27" s="16" t="inlineStr">
         <is>
           <t xml:space="preserve">RL</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...17 lines deleted...]
-      <c r="G4" s="10">
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hilse</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sabine</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOM BAZ</t>
+        </is>
+      </c>
+      <c r="F27" s="12">
+        <v>414</v>
+      </c>
+      <c r="G27" s="13">
+        <v>69</v>
+      </c>
+      <c r="H27" s="14">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="I27" s="15">
+        <v>8.07</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="10">
+        <v>25</v>
+      </c>
+      <c r="B28" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bergemann</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ingo</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BS 1DDC</t>
+        </is>
+      </c>
+      <c r="F28" s="12">
+        <v>316</v>
+      </c>
+      <c r="G28" s="13">
+        <v>48</v>
+      </c>
+      <c r="H28" s="14">
+        <v>1.44</v>
+      </c>
+      <c r="I28" s="15">
+        <v>8.0233333333333334</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="10">
+        <v>26</v>
+      </c>
+      <c r="B29" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Eickenbusch</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sebastian</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GÖ TTER</t>
+        </is>
+      </c>
+      <c r="F29" s="12">
+        <v>253</v>
+      </c>
+      <c r="G29" s="13">
+        <v>42</v>
+      </c>
+      <c r="H29" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="I29" s="15">
+        <v>7.2838095238095235</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="10">
+        <v>27</v>
+      </c>
+      <c r="B30" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Müller</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Andreas</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H MAZO</t>
+        </is>
+      </c>
+      <c r="F30" s="12">
+        <v>220</v>
+      </c>
+      <c r="G30" s="13">
         <v>36</v>
       </c>
-      <c r="H4">
+      <c r="H30" s="14">
         <v>1.08</v>
       </c>
-      <c r="I4" s="8">
-[...7 lines deleted...]
-      <c r="B5" s="9" t="inlineStr">
+      <c r="I30" s="15">
+        <v>7.1911111111111108</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="10">
+        <v>27</v>
+      </c>
+      <c r="B31" s="16" t="inlineStr">
         <is>
           <t xml:space="preserve">RL</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E5" t="inlineStr">
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bellmer</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Torsten</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOM BAZ</t>
+        </is>
+      </c>
+      <c r="F31" s="12">
+        <v>220</v>
+      </c>
+      <c r="G31" s="13">
+        <v>36</v>
+      </c>
+      <c r="H31" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I31" s="15">
+        <v>7.1911111111111108</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="10">
+        <v>29</v>
+      </c>
+      <c r="B32" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cremer</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Erika</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AC DCC</t>
+        </is>
+      </c>
+      <c r="F32" s="12">
+        <v>300</v>
+      </c>
+      <c r="G32" s="13">
+        <v>54</v>
+      </c>
+      <c r="H32" s="14">
+        <v>1.6199999999999999</v>
+      </c>
+      <c r="I32" s="15">
+        <v>7.1755555555555555</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="10">
+        <v>30</v>
+      </c>
+      <c r="B33" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hegewald</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jörg</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SU MOBU</t>
+        </is>
+      </c>
+      <c r="F33" s="12">
+        <v>219</v>
+      </c>
+      <c r="G33" s="13">
+        <v>36</v>
+      </c>
+      <c r="H33" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I33" s="15">
+        <v>7.1633333333333331</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="10">
+        <v>31</v>
+      </c>
+      <c r="B34" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dauth</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Benjamin</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B FUEX</t>
+        </is>
+      </c>
+      <c r="F34" s="12">
+        <v>377</v>
+      </c>
+      <c r="G34" s="13">
+        <v>93</v>
+      </c>
+      <c r="H34" s="14">
+        <v>2.79</v>
+      </c>
+      <c r="I34" s="15">
+        <v>6.843763440860215</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="10">
+        <v>32</v>
+      </c>
+      <c r="B35" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fritsch</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Felix</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H MAZO</t>
+        </is>
+      </c>
+      <c r="F35" s="12">
+        <v>352</v>
+      </c>
+      <c r="G35" s="13">
+        <v>84</v>
+      </c>
+      <c r="H35" s="14">
+        <v>2.52</v>
+      </c>
+      <c r="I35" s="15">
+        <v>6.7104761904761911</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="10">
+        <v>33</v>
+      </c>
+      <c r="B36" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schäfer</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Herbert</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DA JA80</t>
+        </is>
+      </c>
+      <c r="F36" s="12">
+        <v>261</v>
+      </c>
+      <c r="G36" s="13">
+        <v>57</v>
+      </c>
+      <c r="H36" s="14">
+        <v>1.71</v>
+      </c>
+      <c r="I36" s="15">
+        <v>6.2889473684210522</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="10">
+        <v>34</v>
+      </c>
+      <c r="B37" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hölig</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Peter</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B FUEX</t>
+        </is>
+      </c>
+      <c r="F37" s="12">
+        <v>222</v>
+      </c>
+      <c r="G37" s="13">
+        <v>45</v>
+      </c>
+      <c r="H37" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I37" s="15">
+        <v>6.2833333333333332</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="10">
+        <v>35</v>
+      </c>
+      <c r="B38" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thiel</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rainer</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HH FUBU</t>
+        </is>
+      </c>
+      <c r="F38" s="12">
+        <v>221</v>
+      </c>
+      <c r="G38" s="13">
+        <v>45</v>
+      </c>
+      <c r="H38" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I38" s="15">
+        <v>6.2611111111111111</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="10">
+        <v>36</v>
+      </c>
+      <c r="B39" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gruhm</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klaus-Dieter</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GF HANK</t>
+        </is>
+      </c>
+      <c r="F39" s="12">
+        <v>225</v>
+      </c>
+      <c r="G39" s="13">
+        <v>51</v>
+      </c>
+      <c r="H39" s="14">
+        <v>1.53</v>
+      </c>
+      <c r="I39" s="15">
+        <v>5.9417647058823535</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="10">
+        <v>37</v>
+      </c>
+      <c r="B40" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Geister</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wolfgang</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EE DIAL</t>
+        </is>
+      </c>
+      <c r="F40" s="12">
+        <v>204</v>
+      </c>
+      <c r="G40" s="13">
+        <v>45</v>
+      </c>
+      <c r="H40" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I40" s="15">
+        <v>5.8833333333333329</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="10">
+        <v>38</v>
+      </c>
+      <c r="B41" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Birtigh</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Andreas</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MO K92</t>
+        </is>
+      </c>
+      <c r="F41" s="12">
+        <v>189</v>
+      </c>
+      <c r="G41" s="13">
+        <v>42</v>
+      </c>
+      <c r="H41" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="I41" s="15">
+        <v>5.76</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="10">
+        <v>39</v>
+      </c>
+      <c r="B42" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Radke</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Norbert</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BS 1DDC</t>
+        </is>
+      </c>
+      <c r="F42" s="12">
+        <v>163</v>
+      </c>
+      <c r="G42" s="13">
+        <v>36</v>
+      </c>
+      <c r="H42" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I42" s="15">
+        <v>5.6077777777777778</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="10">
+        <v>40</v>
+      </c>
+      <c r="B43" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rasche</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Karl-Heinz</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H MAZO</t>
+        </is>
+      </c>
+      <c r="F43" s="12">
+        <v>301</v>
+      </c>
+      <c r="G43" s="13">
+        <v>132</v>
+      </c>
+      <c r="H43" s="14">
+        <v>3</v>
+      </c>
+      <c r="I43" s="15">
+        <v>5.2803030303030303</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="10">
+        <v>41</v>
+      </c>
+      <c r="B44" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schierbaum</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ralf</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CE LLE</t>
+        </is>
+      </c>
+      <c r="F44" s="12">
+        <v>159</v>
+      </c>
+      <c r="G44" s="13">
+        <v>39</v>
+      </c>
+      <c r="H44" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="I44" s="15">
+        <v>5.2469230769230766</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="10">
+        <v>42</v>
+      </c>
+      <c r="B45" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Blaschke</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ludmilla</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HRO ED</t>
+        </is>
+      </c>
+      <c r="F45" s="12">
+        <v>204</v>
+      </c>
+      <c r="G45" s="13">
+        <v>63</v>
+      </c>
+      <c r="H45" s="14">
+        <v>1.89</v>
+      </c>
+      <c r="I45" s="15">
+        <v>5.1280952380952378</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="10">
+        <v>43</v>
+      </c>
+      <c r="B46" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Benninghoff</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dorothee</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MO K92</t>
+        </is>
+      </c>
+      <c r="F46" s="12">
+        <v>215</v>
+      </c>
+      <c r="G46" s="13">
+        <v>93</v>
+      </c>
+      <c r="H46" s="14">
+        <v>2.79</v>
+      </c>
+      <c r="I46" s="15">
+        <v>5.1018279569892471</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="10">
+        <v>44</v>
+      </c>
+      <c r="B47" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ploog</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Carsten</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HH FUBU</t>
+        </is>
+      </c>
+      <c r="F47" s="12">
+        <v>143</v>
+      </c>
+      <c r="G47" s="13">
+        <v>36</v>
+      </c>
+      <c r="H47" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I47" s="15">
+        <v>5.0522222222222224</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="10">
+        <v>45</v>
+      </c>
+      <c r="B48" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nieder</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Olaf</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOM BAZ</t>
+        </is>
+      </c>
+      <c r="F48" s="12">
+        <v>161</v>
+      </c>
+      <c r="G48" s="13">
+        <v>45</v>
+      </c>
+      <c r="H48" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I48" s="15">
+        <v>4.927777777777778</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="10">
+        <v>46</v>
+      </c>
+      <c r="B49" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ingenhorst</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Susanne</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LG LÜLÜ</t>
+        </is>
+      </c>
+      <c r="F49" s="12">
+        <v>131</v>
+      </c>
+      <c r="G49" s="13">
+        <v>36</v>
+      </c>
+      <c r="H49" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I49" s="15">
+        <v>4.7188888888888894</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="10">
+        <v>47</v>
+      </c>
+      <c r="B50" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L'hoest</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sandra</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F50" s="12">
+        <v>128</v>
+      </c>
+      <c r="G50" s="13">
+        <v>36</v>
+      </c>
+      <c r="H50" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I50" s="15">
+        <v>4.6355555555555554</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="10">
+        <v>48</v>
+      </c>
+      <c r="B51" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Storm</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dirk</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H MAZO</t>
+        </is>
+      </c>
+      <c r="F51" s="12">
+        <v>169</v>
+      </c>
+      <c r="G51" s="13">
+        <v>60</v>
+      </c>
+      <c r="H51" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I51" s="15">
+        <v>4.6166666666666671</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="10">
+        <v>49</v>
+      </c>
+      <c r="B52" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Elter</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kai</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B FUEX</t>
+        </is>
+      </c>
+      <c r="F52" s="12">
+        <v>168</v>
+      </c>
+      <c r="G52" s="13">
+        <v>93</v>
+      </c>
+      <c r="H52" s="14">
+        <v>2.79</v>
+      </c>
+      <c r="I52" s="15">
+        <v>4.596451612903226</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="10">
+        <v>50</v>
+      </c>
+      <c r="B53" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wulff</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Steffen</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HRO ED</t>
+        </is>
+      </c>
+      <c r="F53" s="12">
+        <v>158</v>
+      </c>
+      <c r="G53" s="13">
+        <v>57</v>
+      </c>
+      <c r="H53" s="14">
+        <v>1.71</v>
+      </c>
+      <c r="I53" s="15">
+        <v>4.4819298245614032</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="10">
+        <v>51</v>
+      </c>
+      <c r="B54" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schmidt</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ralf</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BOT DKC</t>
+        </is>
+      </c>
+      <c r="F54" s="12">
+        <v>147</v>
+      </c>
+      <c r="G54" s="13">
+        <v>51</v>
+      </c>
+      <c r="H54" s="14">
+        <v>1.53</v>
+      </c>
+      <c r="I54" s="15">
+        <v>4.4123529411764704</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="10">
+        <v>52</v>
+      </c>
+      <c r="B55" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">van der Wehr</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dirk</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B FUEX</t>
+        </is>
+      </c>
+      <c r="F55" s="12">
+        <v>153</v>
+      </c>
+      <c r="G55" s="13">
+        <v>57</v>
+      </c>
+      <c r="H55" s="14">
+        <v>1.71</v>
+      </c>
+      <c r="I55" s="15">
+        <v>4.3942105263157893</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="10">
+        <v>53</v>
+      </c>
+      <c r="B56" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RL</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wermuth</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Frank</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HBS 1HDV</t>
+        </is>
+      </c>
+      <c r="F56" s="12">
+        <v>144</v>
+      </c>
+      <c r="G56" s="13">
+        <v>54</v>
+      </c>
+      <c r="H56" s="14">
+        <v>1.6199999999999999</v>
+      </c>
+      <c r="I56" s="15">
+        <v>4.2866666666666662</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="10">
+        <v>54</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kömpf</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stefan</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DA JA80</t>
+        </is>
+      </c>
+      <c r="F57" s="12">
+        <v>140</v>
+      </c>
+      <c r="G57" s="13">
+        <v>51</v>
+      </c>
+      <c r="H57" s="14">
+        <v>1.53</v>
+      </c>
+      <c r="I57" s="15">
+        <v>4.2750980392156865</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="10">
+        <v>55</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hegewald</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Birte</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SU MOBU</t>
+        </is>
+      </c>
+      <c r="F58" s="12">
+        <v>106</v>
+      </c>
+      <c r="G58" s="13">
+        <v>36</v>
+      </c>
+      <c r="H58" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I58" s="15">
+        <v>4.0244444444444447</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="10">
+        <v>56</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gemünd</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reinhard</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H MAZO</t>
+        </is>
+      </c>
+      <c r="F59" s="12">
+        <v>117</v>
+      </c>
+      <c r="G59" s="13">
+        <v>87</v>
+      </c>
+      <c r="H59" s="14">
+        <v>2.61</v>
+      </c>
+      <c r="I59" s="15">
+        <v>3.9548275862068962</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="10">
+        <v>57</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Engelhart</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thorsten</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F60" s="12">
+        <v>128</v>
+      </c>
+      <c r="G60" s="13">
+        <v>63</v>
+      </c>
+      <c r="H60" s="14">
+        <v>1.89</v>
+      </c>
+      <c r="I60" s="15">
+        <v>3.9217460317460313</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="10">
+        <v>58</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Effen</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Günter</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HB EBDC</t>
+        </is>
+      </c>
+      <c r="F61" s="12">
+        <v>114</v>
+      </c>
+      <c r="G61" s="13">
+        <v>66</v>
+      </c>
+      <c r="H61" s="14">
+        <v>1.98</v>
+      </c>
+      <c r="I61" s="15">
+        <v>3.7072727272727271</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="10">
+        <v>59</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Koppelin</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Markus</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F62" s="12">
+        <v>40</v>
+      </c>
+      <c r="G62" s="13">
+        <v>114</v>
+      </c>
+      <c r="H62" s="14">
+        <v>3</v>
+      </c>
+      <c r="I62" s="15">
+        <v>3.3508771929824563</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="10">
+        <v>60</v>
+      </c>
+      <c r="B63" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BLW</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kraft</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Akim</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">W KD</t>
+        </is>
+      </c>
+      <c r="F63" s="12">
+        <v>86</v>
+      </c>
+      <c r="G63" s="13">
+        <v>51</v>
+      </c>
+      <c r="H63" s="14">
+        <v>1.53</v>
+      </c>
+      <c r="I63" s="15">
+        <v>3.2162745098039216</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="10">
+        <v>61</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Erfurth</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thorsten</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B FUEX</t>
+        </is>
+      </c>
+      <c r="F64" s="12">
+        <v>83</v>
+      </c>
+      <c r="G64" s="13">
+        <v>60</v>
+      </c>
+      <c r="H64" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I64" s="15">
+        <v>3.1833333333333331</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="10">
+        <v>62</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alpermann</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Holger</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B FUEX</t>
+        </is>
+      </c>
+      <c r="F65" s="12">
+        <v>72</v>
+      </c>
+      <c r="G65" s="13">
+        <v>45</v>
+      </c>
+      <c r="H65" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I65" s="15">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="10">
+        <v>63</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gemünd</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tanja</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H MAZO</t>
+        </is>
+      </c>
+      <c r="F66" s="12">
+        <v>23</v>
+      </c>
+      <c r="G66" s="13">
+        <v>87</v>
+      </c>
+      <c r="H66" s="14">
+        <v>2.61</v>
+      </c>
+      <c r="I66" s="15">
+        <v>2.8743678160919539</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="10">
+        <v>64</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schmidt</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Petra</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F67" s="12">
+        <v>43</v>
+      </c>
+      <c r="G67" s="13">
+        <v>51</v>
+      </c>
+      <c r="H67" s="14">
+        <v>1.53</v>
+      </c>
+      <c r="I67" s="15">
+        <v>2.3731372549019607</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="10">
+        <v>65</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ternes</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jochen</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F68" s="12">
+        <v>42</v>
+      </c>
+      <c r="G68" s="13">
+        <v>48</v>
+      </c>
+      <c r="H68" s="14">
+        <v>1.44</v>
+      </c>
+      <c r="I68" s="15">
+        <v>2.3149999999999999</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="10">
+        <v>66</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Frieters</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Guido</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SU MOBU</t>
+        </is>
+      </c>
+      <c r="F69" s="18">
+        <v>-3</v>
+      </c>
+      <c r="G69" s="13">
+        <v>63</v>
+      </c>
+      <c r="H69" s="14">
+        <v>1.89</v>
+      </c>
+      <c r="I69" s="15">
+        <v>1.8423809523809522</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="10">
+        <v>67</v>
+      </c>
+      <c r="B70" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEM</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Leonhardt</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ulf</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F70" s="12">
+        <v>17</v>
+      </c>
+      <c r="G70" s="13">
+        <v>48</v>
+      </c>
+      <c r="H70" s="14">
+        <v>1.44</v>
+      </c>
+      <c r="I70" s="15">
+        <v>1.7941666666666667</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="10">
+        <v>68</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bössel</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mireile</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">K 1DCK</t>
+        </is>
+      </c>
+      <c r="F71" s="18">
+        <v>-2</v>
+      </c>
+      <c r="G71" s="13">
+        <v>60</v>
+      </c>
+      <c r="H71" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I71" s="15">
+        <v>1.7666666666666664</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="10">
+        <v>69</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hartel</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Michael</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HRO ED</t>
+        </is>
+      </c>
+      <c r="F72" s="18">
+        <v>-9</v>
+      </c>
+      <c r="G72" s="13">
+        <v>60</v>
+      </c>
+      <c r="H72" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I72" s="15">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="10">
+        <v>70</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klein</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Burkhard</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MO K92</t>
+        </is>
+      </c>
+      <c r="F73" s="12">
+        <v>17</v>
+      </c>
+      <c r="G73" s="13">
+        <v>36</v>
+      </c>
+      <c r="H73" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I73" s="15">
+        <v>1.5522222222222224</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="10">
+        <v>71</v>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Staab</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wolfgang</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D DRAD</t>
+        </is>
+      </c>
+      <c r="F74" s="18">
+        <v>-62</v>
+      </c>
+      <c r="G74" s="13">
+        <v>66</v>
+      </c>
+      <c r="H74" s="14">
+        <v>1.98</v>
+      </c>
+      <c r="I74" s="15">
+        <v>1.0406060606060605</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="10">
+        <v>72</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wiedemann</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nicon</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">S JUNK</t>
+        </is>
+      </c>
+      <c r="F75" s="18">
+        <v>-102</v>
+      </c>
+      <c r="G75" s="13">
+        <v>78</v>
+      </c>
+      <c r="H75" s="14">
+        <v>2.34</v>
+      </c>
+      <c r="I75" s="15">
+        <v>1.0323076923076921</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="10">
+        <v>73</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marx</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Barbara</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
         <is>
           <t xml:space="preserve">M DDUL</t>
         </is>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" s="10">
+      <c r="F76" s="18">
+        <v>-3</v>
+      </c>
+      <c r="G76" s="13">
         <v>36</v>
       </c>
-      <c r="H5">
+      <c r="H76" s="14">
         <v>1.08</v>
       </c>
-      <c r="I5" s="8">
-[...4 lines deleted...]
-      <c r="A6" s="8">
+      <c r="I76" s="15">
+        <v>0.9966666666666667</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="10">
+        <v>74</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Drees</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jutta</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BN FURH</t>
+        </is>
+      </c>
+      <c r="F77" s="18">
+        <v>-87</v>
+      </c>
+      <c r="G77" s="13">
+        <v>72</v>
+      </c>
+      <c r="H77" s="14">
+        <v>2.16</v>
+      </c>
+      <c r="I77" s="15">
+        <v>0.95166666666666688</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="10">
+        <v>75</v>
+      </c>
+      <c r="B78" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BLW</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hans</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stephan</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HH DKCB</t>
+        </is>
+      </c>
+      <c r="F78" s="18">
+        <v>-282</v>
+      </c>
+      <c r="G78" s="13">
+        <v>117</v>
+      </c>
+      <c r="H78" s="14">
         <v>3</v>
       </c>
-      <c r="B6" s="9" t="inlineStr">
-[...22 lines deleted...]
-      <c r="G6" s="10">
+      <c r="I78" s="15">
+        <v>0.58974358974358987</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="10">
+        <v>76</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mussenbrock</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Josef</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HB EBDC</t>
+        </is>
+      </c>
+      <c r="F79" s="18">
+        <v>-33</v>
+      </c>
+      <c r="G79" s="13">
+        <v>39</v>
+      </c>
+      <c r="H79" s="14">
+        <v>1.17</v>
+      </c>
+      <c r="I79" s="15">
+        <v>0.32384615384615378</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="10">
+        <v>77</v>
+      </c>
+      <c r="B80" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BLW</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Weinert</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Silvia</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H MAZO</t>
+        </is>
+      </c>
+      <c r="F80" s="18">
+        <v>-390</v>
+      </c>
+      <c r="G80" s="13">
+        <v>144</v>
+      </c>
+      <c r="H80" s="14">
+        <v>3</v>
+      </c>
+      <c r="I80" s="15">
+        <v>0.29166666666666652</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="10">
+        <v>78</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Scholten</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Markus</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GÖ TTER</t>
+        </is>
+      </c>
+      <c r="F81" s="18">
+        <v>-43</v>
+      </c>
+      <c r="G81" s="13">
         <v>42</v>
       </c>
-      <c r="H6">
+      <c r="H81" s="14">
         <v>1.26</v>
       </c>
-      <c r="I6" s="8">
-[...54 lines deleted...]
-      <c r="D8" t="inlineStr">
+      <c r="I81" s="15">
+        <v>0.23619047619047628</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="10">
+        <v>79</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lauterbach</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Frank</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HB EBDC</t>
+        </is>
+      </c>
+      <c r="F82" s="18">
+        <v>-53</v>
+      </c>
+      <c r="G82" s="13">
+        <v>42</v>
+      </c>
+      <c r="H82" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="I82" s="19">
+        <v>-1.9047619047618536E-3</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="10">
+        <v>80</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hartinger</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Franz</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">E GD88</t>
+        </is>
+      </c>
+      <c r="F83" s="18">
+        <v>-288</v>
+      </c>
+      <c r="G83" s="13">
+        <v>90</v>
+      </c>
+      <c r="H83" s="14">
+        <v>2.6999999999999997</v>
+      </c>
+      <c r="I83" s="19">
+        <v>-0.50000000000000044</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="10">
+        <v>81</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Moczygemba</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sibylle</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F84" s="18">
+        <v>-208</v>
+      </c>
+      <c r="G84" s="13">
+        <v>60</v>
+      </c>
+      <c r="H84" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I84" s="19">
+        <v>-1.666666666666667</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="10">
+        <v>82</v>
+      </c>
+      <c r="B85" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BLW</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wrede</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Willi</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KS OBW</t>
+        </is>
+      </c>
+      <c r="F85" s="18">
+        <v>-211</v>
+      </c>
+      <c r="G85" s="13">
+        <v>60</v>
+      </c>
+      <c r="H85" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I85" s="19">
+        <v>-1.7166666666666668</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="10">
+        <v>83</v>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Faulwetter</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Silke</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OL 1ODC</t>
+        </is>
+      </c>
+      <c r="F86" s="18">
+        <v>-139</v>
+      </c>
+      <c r="G86" s="13">
+        <v>45</v>
+      </c>
+      <c r="H86" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I86" s="19">
+        <v>-1.7388888888888892</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="10">
+        <v>84</v>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fischer</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hans-Dieter</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BS 1DDC</t>
+        </is>
+      </c>
+      <c r="F87" s="18">
+        <v>-154</v>
+      </c>
+      <c r="G87" s="13">
+        <v>45</v>
+      </c>
+      <c r="H87" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I87" s="19">
+        <v>-2.072222222222222</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="10">
+        <v>85</v>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Waber</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ute</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MZ DR</t>
+        </is>
+      </c>
+      <c r="F88" s="18">
+        <v>-235</v>
+      </c>
+      <c r="G88" s="13">
+        <v>60</v>
+      </c>
+      <c r="H88" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I88" s="19">
+        <v>-2.1166666666666667</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="10">
+        <v>86</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Herz</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sigmund</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SU MOBU</t>
+        </is>
+      </c>
+      <c r="F89" s="18">
+        <v>-131</v>
+      </c>
+      <c r="G89" s="13">
+        <v>36</v>
+      </c>
+      <c r="H89" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I89" s="19">
+        <v>-2.5588888888888888</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="10">
+        <v>87</v>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gosse</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dirk</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OL AF</t>
+        </is>
+      </c>
+      <c r="F90" s="18">
+        <v>-162</v>
+      </c>
+      <c r="G90" s="13">
+        <v>42</v>
+      </c>
+      <c r="H90" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="I90" s="19">
+        <v>-2.597142857142857</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="10">
+        <v>88</v>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zimmer</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Volkmar Max</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EE DIAL</t>
+        </is>
+      </c>
+      <c r="F91" s="18">
+        <v>-358</v>
+      </c>
+      <c r="G91" s="13">
+        <v>72</v>
+      </c>
+      <c r="H91" s="14">
+        <v>2.16</v>
+      </c>
+      <c r="I91" s="19">
+        <v>-2.8122222222222222</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="10">
+        <v>89</v>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ullmann</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Angelika</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KS OBW</t>
+        </is>
+      </c>
+      <c r="F92" s="18">
+        <v>-258</v>
+      </c>
+      <c r="G92" s="13">
+        <v>57</v>
+      </c>
+      <c r="H92" s="14">
+        <v>1.71</v>
+      </c>
+      <c r="I92" s="19">
+        <v>-2.8163157894736841</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="10">
+        <v>90</v>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kohlenbach</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bernd</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HD SK95</t>
+        </is>
+      </c>
+      <c r="F93" s="18">
+        <v>-144</v>
+      </c>
+      <c r="G93" s="13">
+        <v>36</v>
+      </c>
+      <c r="H93" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I93" s="19">
+        <v>-2.92</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="10">
+        <v>91</v>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lohmann</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kerstin</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OL 1ODC</t>
+        </is>
+      </c>
+      <c r="F94" s="18">
+        <v>-197</v>
+      </c>
+      <c r="G94" s="13">
+        <v>45</v>
+      </c>
+      <c r="H94" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I94" s="19">
+        <v>-3.0277777777777786</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="10">
+        <v>92</v>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Storm</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diana</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H MAZO</t>
+        </is>
+      </c>
+      <c r="F95" s="18">
+        <v>-148</v>
+      </c>
+      <c r="G95" s="13">
+        <v>36</v>
+      </c>
+      <c r="H95" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I95" s="19">
+        <v>-3.0311111111111106</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="10">
+        <v>93</v>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tiller</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaus</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
-[...7 lines deleted...]
-      <c r="G8" s="10">
+      <c r="E96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WI DCKN</t>
+        </is>
+      </c>
+      <c r="F96" s="18">
+        <v>-155</v>
+      </c>
+      <c r="G96" s="13">
         <v>36</v>
       </c>
-      <c r="H8">
+      <c r="H96" s="14">
         <v>1.08</v>
       </c>
-      <c r="I8" s="8">
-[...30 lines deleted...]
-      <c r="G9" s="10">
+      <c r="I96" s="19">
+        <v>-3.2255555555555553</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="10">
+        <v>94</v>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Struwe</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Britta</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HBS 1HDV</t>
+        </is>
+      </c>
+      <c r="F97" s="18">
+        <v>-192</v>
+      </c>
+      <c r="G97" s="13">
+        <v>36</v>
+      </c>
+      <c r="H97" s="14">
+        <v>1.08</v>
+      </c>
+      <c r="I97" s="19">
+        <v>-4.253333333333333</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="10">
+        <v>95</v>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Huhn</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Martin</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SU CH</t>
+        </is>
+      </c>
+      <c r="F98" s="18">
+        <v>-285</v>
+      </c>
+      <c r="G98" s="13">
+        <v>48</v>
+      </c>
+      <c r="H98" s="14">
+        <v>1.44</v>
+      </c>
+      <c r="I98" s="19">
+        <v>-4.4975000000000005</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="10">
+        <v>96</v>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bokern</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aloys</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OL 1ODC</t>
+        </is>
+      </c>
+      <c r="F99" s="18">
+        <v>-352</v>
+      </c>
+      <c r="G99" s="13">
         <v>51</v>
       </c>
-      <c r="H9">
+      <c r="H99" s="14">
         <v>1.53</v>
       </c>
-      <c r="I9" s="8">
-[...22 lines deleted...]
-      <c r="E10" t="inlineStr">
+      <c r="I99" s="19">
+        <v>-5.3719607843137256</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="10">
+        <v>97</v>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Grix</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rainer</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
         <is>
           <t xml:space="preserve">F GUDE</t>
         </is>
       </c>
-      <c r="F10">
-[...39 lines deleted...]
-      <c r="G11" s="10">
+      <c r="F100" s="18">
+        <v>-605</v>
+      </c>
+      <c r="G100" s="13">
+        <v>78</v>
+      </c>
+      <c r="H100" s="14">
+        <v>2.34</v>
+      </c>
+      <c r="I100" s="19">
+        <v>-5.4164102564102565</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="10">
+        <v>98</v>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Frieters</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Anne</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SU MOBU</t>
+        </is>
+      </c>
+      <c r="F101" s="18">
+        <v>-454</v>
+      </c>
+      <c r="G101" s="13">
+        <v>60</v>
+      </c>
+      <c r="H101" s="14">
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="I101" s="19">
+        <v>-5.7666666666666666</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="10">
+        <v>99</v>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aßhauer</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Norbert</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KS OBW</t>
+        </is>
+      </c>
+      <c r="F102" s="18">
+        <v>-311</v>
+      </c>
+      <c r="G102" s="13">
+        <v>42</v>
+      </c>
+      <c r="H102" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="I102" s="19">
+        <v>-6.1447619047619053</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="10">
+        <v>100</v>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Israel</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dirk</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EE DIAL</t>
+        </is>
+      </c>
+      <c r="F103" s="18">
+        <v>-344</v>
+      </c>
+      <c r="G103" s="13">
+        <v>45</v>
+      </c>
+      <c r="H103" s="14">
+        <v>1.3499999999999999</v>
+      </c>
+      <c r="I103" s="19">
+        <v>-6.2944444444444452</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="10">
+        <v>101</v>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Daffner</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Martin</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HD SK95</t>
+        </is>
+      </c>
+      <c r="F104" s="18">
+        <v>-367</v>
+      </c>
+      <c r="G104" s="13">
+        <v>42</v>
+      </c>
+      <c r="H104" s="14">
+        <v>1.26</v>
+      </c>
+      <c r="I104" s="19">
+        <v>-7.4780952380952375</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="10">
+        <v>102</v>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zeitzmann</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tilo</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OL 1ODC</t>
+        </is>
+      </c>
+      <c r="F105" s="18">
+        <v>-742</v>
+      </c>
+      <c r="G105" s="13">
+        <v>75</v>
+      </c>
+      <c r="H105" s="14">
+        <v>2.25</v>
+      </c>
+      <c r="I105" s="19">
+        <v>-7.6433333333333326</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="10">
+        <v>103</v>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Leismann</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rudolf</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F GUDE</t>
+        </is>
+      </c>
+      <c r="F106" s="18">
+        <v>-345</v>
+      </c>
+      <c r="G106" s="13">
         <v>39</v>
       </c>
-      <c r="H11">
+      <c r="H106" s="14">
         <v>1.17</v>
       </c>
-      <c r="I11" s="8">
-[...59 lines deleted...]
-      <c r="E13" t="inlineStr">
+      <c r="I106" s="19">
+        <v>-7.6761538461538468</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="10">
+        <v>104</v>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fritsch</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jürgen</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
         <is>
           <t xml:space="preserve">F BIFÜ</t>
         </is>
       </c>
-      <c r="F13">
-[...150 lines deleted...]
-      <c r="G17" s="10">
+      <c r="F107" s="18">
+        <v>-451</v>
+      </c>
+      <c r="G107" s="13">
+        <v>48</v>
+      </c>
+      <c r="H107" s="14">
+        <v>1.44</v>
+      </c>
+      <c r="I107" s="19">
+        <v>-7.9558333333333344</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="10">
+        <v>105</v>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schiering</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brunhilde</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">S JUNK</t>
+        </is>
+      </c>
+      <c r="F108" s="18">
+        <v>-519</v>
+      </c>
+      <c r="G108" s="13">
         <v>36</v>
       </c>
-      <c r="H17">
+      <c r="H108" s="14">
         <v>1.08</v>
       </c>
-      <c r="I17" s="8">
-[...3965 lines deleted...]
-        <v>-16.488</v>
+      <c r="I108" s="19">
+        <v>-13.336666666666666</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>