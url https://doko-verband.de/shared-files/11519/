--- v0 (2026-05-08)
+++ v1 (2026-09-16)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29711"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="323" documentId="13_ncr:1_{37D85BED-4167-4467-A086-38492570F610}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AD62A7B2-0505-4B2B-850D-C6F52BDDDB5F}"/>
+  <xr:revisionPtr revIDLastSave="363" documentId="13_ncr:1_{37D85BED-4167-4467-A086-38492570F610}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2DE2D1DD-4D8C-489A-A2FF-523388C981B2}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
+    <sheet name="Schiris DDV" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$M$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Schiris DDV'!$A$2:$M$27</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="145">
   <si>
     <t>Region NORD</t>
   </si>
   <si>
     <t>Region SÜD</t>
   </si>
   <si>
     <t>Region WEST</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Bath</t>
   </si>
   <si>
     <t>Ines</t>
   </si>
   <si>
@@ -460,124 +460,146 @@
     <t>Arne</t>
   </si>
   <si>
     <t>LG FLLG</t>
   </si>
   <si>
     <t xml:space="preserve">van der Wehr </t>
   </si>
   <si>
     <t>Dirk</t>
   </si>
   <si>
     <t xml:space="preserve">Weber </t>
   </si>
   <si>
     <t>Marcus</t>
   </si>
   <si>
     <t>Sollte sich ein Verbandsschiedsrichter hier nicht wiederfinden, obwohl er die Prüfung erfolgreich abgelegt und die Mindestrundenzahl</t>
   </si>
   <si>
     <t xml:space="preserve">(pro Jahr 15 Runden spielen oder als Schiedsrichter fungieren) erfüllt hat, so möge er sich bitte mit der Regelkommission </t>
   </si>
   <si>
     <t>(regeln.ddv@doko-verband.de) in Verbindung setzen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liste der Verbandsschiedsrichter im DDV </t>
+  </si>
+  <si>
+    <t>Widderich</t>
+  </si>
+  <si>
+    <t>Nils</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ &quot;DM&quot;_-;\-* #,##0.00\ &quot;DM&quot;_-;_-* &quot;-&quot;??\ &quot;DM&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="s\t\a\nd\a\rd"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -712,51 +734,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -787,61 +809,67 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Standard_bl97_spieler" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Währung 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="21">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
@@ -929,78 +957,78 @@
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="medium">
           <color indexed="64"/>
         </top>
         <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="medium">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
-        <bottom style="medium">
-[...5 lines deleted...]
-      <border outline="0">
         <left style="medium">
           <color indexed="64"/>
         </left>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="medium">
           <color indexed="64"/>
         </top>
         <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF00B0F0"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -1155,78 +1183,78 @@
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="medium">
           <color indexed="64"/>
         </top>
         <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="medium">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
-        <bottom style="medium">
-[...5 lines deleted...]
-      <border outline="0">
         <left style="medium">
           <color indexed="64"/>
         </left>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="medium">
           <color indexed="64"/>
         </top>
         <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF00B0F0"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -1237,73 +1265,73 @@
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3742EE33-3855-431C-B11F-E6C772F1A9B8}" name="Tabelle1" displayName="Tabelle1" ref="B3:D28" totalsRowShown="0" headerRowDxfId="20" dataDxfId="19" headerRowBorderDxfId="17" tableBorderDxfId="18" totalsRowBorderDxfId="16" headerRowCellStyle="Standard 2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3742EE33-3855-431C-B11F-E6C772F1A9B8}" name="Tabelle1" displayName="Tabelle1" ref="B3:D29" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17" totalsRowBorderDxfId="16" headerRowCellStyle="Standard 2">
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{C9F92ED7-4566-410C-8340-91FA28BACF0F}" name="Name" dataDxfId="15" dataCellStyle="Standard 2"/>
     <tableColumn id="2" xr3:uid="{A840EBB4-0EE5-43C6-81EC-DE07FCC5415D}" name="Vorname" dataDxfId="14" dataCellStyle="Standard 2"/>
     <tableColumn id="3" xr3:uid="{2722E8B8-BE26-445C-9456-646B6921B017}" name="Verein" dataDxfId="13" dataCellStyle="Standard 2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{45CD48F5-B265-47F9-9C46-05F97AF3899C}" name="Tabelle2" displayName="Tabelle2" ref="F3:H24" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11">
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{C5F1BBB9-7C85-40DB-8EA5-9A3B6F2ECEFF}" name="Name" dataDxfId="10"/>
     <tableColumn id="2" xr3:uid="{E49CC415-D465-4E3C-ADC3-2169FE0B3052}" name="Vorname" dataDxfId="9"/>
     <tableColumn id="3" xr3:uid="{E742A81A-0413-4F82-8ADB-31F8DAEF214E}" name="Verein" dataDxfId="8"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{6ABFBCC1-2A4B-4A6B-BCC2-394747502CFE}" name="Tabelle3" displayName="Tabelle3" ref="J3:L16" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6" headerRowBorderDxfId="4" tableBorderDxfId="5" totalsRowBorderDxfId="3" headerRowCellStyle="Standard 2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{6ABFBCC1-2A4B-4A6B-BCC2-394747502CFE}" name="Tabelle3" displayName="Tabelle3" ref="J3:L16" totalsRowShown="0" headerRowDxfId="7" dataDxfId="5" headerRowBorderDxfId="6" tableBorderDxfId="4" totalsRowBorderDxfId="3" headerRowCellStyle="Standard 2">
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{45077F1D-5709-4DAB-B325-501570AA64E2}" name="Name" dataDxfId="2" dataCellStyle="Standard 2"/>
     <tableColumn id="2" xr3:uid="{935E5D83-FB46-4869-AAA0-5D01C2241984}" name="Vorname" dataDxfId="1" dataCellStyle="Standard 2"/>
     <tableColumn id="3" xr3:uid="{FBFC0D97-59FF-4A4B-8B1B-8F47AE59649B}" name="Verein" dataDxfId="0" dataCellStyle="Standard 2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1560,962 +1588,1011 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F26" sqref="F26"/>
+      <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="1" max="1" width="0.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="2.7109375" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" customWidth="1"/>
     <col min="9" max="9" width="2.7109375" customWidth="1"/>
     <col min="10" max="10" width="15.5703125" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" customWidth="1"/>
-    <col min="13" max="13" width="1.5703125" customWidth="1"/>
+    <col min="13" max="13" width="0.42578125" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="20.25" customHeight="1">
-      <c r="B1" s="28" t="s">
+    <row r="1" spans="2:12" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+    </row>
+    <row r="2" spans="2:12" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="29"/>
-[...2 lines deleted...]
-      <c r="F1" s="28" t="s">
+      <c r="C2" s="32"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="29"/>
-[...2 lines deleted...]
-      <c r="J1" s="28" t="s">
+      <c r="G2" s="32"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="K1" s="29"/>
-[...15 lines deleted...]
-    <row r="3" spans="2:12" ht="15.75" thickBot="1">
+      <c r="K2" s="32"/>
+      <c r="L2" s="33"/>
+    </row>
+    <row r="3" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="12" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="2:12" ht="15.75" thickBot="1">
+    <row r="4" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="21"/>
       <c r="J4" s="18" t="s">
         <v>12</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="2:12" ht="15.75" thickBot="1">
+    <row r="5" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="19" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I5" s="21"/>
       <c r="J5" s="18" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="19" t="s">
         <v>22</v>
       </c>
       <c r="L5" s="20" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="2:12" ht="15.75" thickBot="1">
+    <row r="6" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="7"/>
-      <c r="F6" s="31" t="s">
+      <c r="F6" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="31" t="s">
+      <c r="G6" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="31" t="s">
+      <c r="H6" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="21"/>
       <c r="J6" s="18" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>30</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="2:12">
+    <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="19" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>37</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="18" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="19" t="s">
         <v>39</v>
       </c>
       <c r="L7" s="20" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="8" spans="2:12">
+    <row r="8" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>42</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="19" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>44</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I8" s="4"/>
       <c r="J8" s="18" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="19" t="s">
         <v>27</v>
       </c>
       <c r="L8" s="20" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="2:12">
+    <row r="9" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="18" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>47</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="19" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>49</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="18" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="19" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="20" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="2:12">
+    <row r="10" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="18" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="19" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="18" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="20" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="11" spans="2:12">
+    <row r="11" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="18" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="19" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="19" t="s">
         <v>63</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="18" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="19" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="20" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="2:12">
+    <row r="12" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="19" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>69</v>
       </c>
       <c r="H12" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="18" t="s">
         <v>70</v>
       </c>
       <c r="K12" s="19" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="20" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="13" spans="2:12">
+    <row r="13" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="19" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>77</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>37</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="18" t="s">
         <v>70</v>
       </c>
       <c r="K13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="L13" s="20" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="14" spans="2:12">
+    <row r="14" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="19" t="s">
         <v>80</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>81</v>
       </c>
       <c r="H14" s="19" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="18" t="s">
         <v>83</v>
       </c>
       <c r="K14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="L14" s="20" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="15" spans="2:12">
+    <row r="15" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="18" t="s">
         <v>84</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>85</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="19" t="s">
         <v>86</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>87</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="22" t="s">
         <v>83</v>
       </c>
       <c r="K15" s="23" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="24" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="16" spans="2:12">
+    <row r="16" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="18" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="19" t="s">
         <v>92</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>93</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>37</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="22" t="s">
         <v>94</v>
       </c>
       <c r="K16" s="23" t="s">
         <v>30</v>
       </c>
       <c r="L16" s="24" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="17" spans="2:12">
+    <row r="17" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="18" t="s">
         <v>96</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>97</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>98</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="19" t="s">
         <v>92</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>99</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="21"/>
     </row>
-    <row r="18" spans="2:12">
+    <row r="18" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="18" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>102</v>
       </c>
       <c r="D18" s="20" t="s">
         <v>103</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="19" t="s">
         <v>104</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>105</v>
       </c>
       <c r="H18" s="19" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="21"/>
     </row>
-    <row r="19" spans="2:12">
+    <row r="19" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="18" t="s">
         <v>106</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>107</v>
       </c>
       <c r="D19" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="19" t="s">
         <v>108</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>109</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>82</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
     </row>
-    <row r="20" spans="2:12">
+    <row r="20" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="18" t="s">
         <v>110</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="20" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="19" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>113</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="21"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
     </row>
-    <row r="21" spans="2:12">
+    <row r="21" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="18" t="s">
         <v>114</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>115</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="19" t="s">
         <v>116</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>113</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
     </row>
-    <row r="22" spans="2:12">
+    <row r="22" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="18" t="s">
         <v>117</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>118</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="19" t="s">
         <v>119</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>120</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
     </row>
-    <row r="23" spans="2:12">
+    <row r="23" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="18" t="s">
         <v>121</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>77</v>
       </c>
       <c r="D23" s="20" t="s">
         <v>122</v>
       </c>
       <c r="E23" s="13"/>
       <c r="F23" s="19" t="s">
         <v>123</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>124</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>82</v>
       </c>
       <c r="I23" s="21"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
     </row>
-    <row r="24" spans="2:12">
+    <row r="24" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="18" t="s">
         <v>125</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>126</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="19" t="s">
         <v>127</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>128</v>
       </c>
       <c r="H24" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
     </row>
-    <row r="25" spans="2:12">
+    <row r="25" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="18" t="s">
         <v>129</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>130</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>131</v>
       </c>
       <c r="E25" s="3"/>
       <c r="I25" s="2"/>
-      <c r="J25" s="4"/>
+      <c r="J25" s="28"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
     </row>
-    <row r="26" spans="2:12">
+    <row r="26" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="18" t="s">
         <v>132</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>134</v>
       </c>
       <c r="E26" s="3"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="2"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
     </row>
-    <row r="27" spans="2:12">
+    <row r="27" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="18" t="s">
         <v>135</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>136</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="13"/>
       <c r="I27" s="8"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
     </row>
-    <row r="28" spans="2:12">
+    <row r="28" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="18" t="s">
         <v>137</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>138</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="26"/>
       <c r="I28" s="8"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
     </row>
-    <row r="29" spans="2:12">
-      <c r="B29" s="9"/>
+    <row r="29" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>122</v>
+      </c>
       <c r="E29" s="26"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
     </row>
-    <row r="30" spans="2:12">
-[...6 lines deleted...]
-      <c r="F30" s="13"/>
+    <row r="30" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B30" s="9"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
-      <c r="I30" s="1"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:12">
+      <c r="I30" s="8"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+    </row>
+    <row r="31" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B31" s="25" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
-      <c r="E31" s="1"/>
-[...2 lines deleted...]
-      <c r="H31" s="1"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
       <c r="I31" s="1"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
     </row>
-    <row r="32" spans="2:12">
+    <row r="32" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B32" s="25" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="1"/>
       <c r="F32" s="17"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
     </row>
-    <row r="33" spans="2:12">
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+    <row r="33" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B33" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
       <c r="E33" s="1"/>
-      <c r="F33" s="1"/>
+      <c r="F33" s="17"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
-      <c r="J33" s="1"/>
-[...3 lines deleted...]
-    <row r="34" spans="2:12">
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+    </row>
+    <row r="34" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
     </row>
-    <row r="35" spans="2:12">
+    <row r="35" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
-      <c r="F35" s="27"/>
+      <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
     </row>
-    <row r="36" spans="2:12">
+    <row r="36" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="27"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
     </row>
-    <row r="37" spans="2:12" hidden="1">
+    <row r="37" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="27"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
     </row>
-    <row r="38" spans="2:12" hidden="1">
+    <row r="38" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="E38" s="1"/>
-      <c r="F38" s="1"/>
+      <c r="F38" s="27"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
     </row>
-    <row r="39" spans="2:12" hidden="1">
+    <row r="39" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
     </row>
-    <row r="40" spans="2:12" hidden="1">
+    <row r="40" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
     </row>
-    <row r="41" spans="2:12" hidden="1">
+    <row r="41" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
+    </row>
+    <row r="42" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:D28">
     <sortCondition ref="B4:B28"/>
   </sortState>
   <mergeCells count="3">
-    <mergeCell ref="B1:D1"/>
-[...1 lines deleted...]
-    <mergeCell ref="J1:L1"/>
+    <mergeCell ref="B2:D2"/>
+    <mergeCell ref="F2:H2"/>
+    <mergeCell ref="J2:L2"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Schiris DDV</vt:lpstr>
+      <vt:lpstr>'Schiris DDV'!Druckbereich</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>